--- v0 (2025-10-24)
+++ v1 (2026-04-22)
@@ -26,51 +26,50 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -124,153 +123,139 @@
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
     <p:sldMasterId id="2147483694" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId41"/>
+    <p:notesMasterId r:id="rId40"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="262" r:id="rId6"/>
     <p:sldId id="329" r:id="rId7"/>
     <p:sldId id="988" r:id="rId8"/>
     <p:sldId id="972" r:id="rId9"/>
     <p:sldId id="968" r:id="rId10"/>
     <p:sldId id="260" r:id="rId11"/>
     <p:sldId id="967" r:id="rId12"/>
     <p:sldId id="270" r:id="rId13"/>
     <p:sldId id="307" r:id="rId14"/>
     <p:sldId id="305" r:id="rId15"/>
     <p:sldId id="306" r:id="rId16"/>
     <p:sldId id="277" r:id="rId17"/>
     <p:sldId id="327" r:id="rId18"/>
     <p:sldId id="328" r:id="rId19"/>
     <p:sldId id="257" r:id="rId20"/>
     <p:sldId id="973" r:id="rId21"/>
     <p:sldId id="986" r:id="rId22"/>
     <p:sldId id="984" r:id="rId23"/>
     <p:sldId id="975" r:id="rId24"/>
     <p:sldId id="287" r:id="rId25"/>
-    <p:sldId id="342" r:id="rId26"/>
-[...13 lines deleted...]
-    <p:sldId id="982" r:id="rId40"/>
+    <p:sldId id="989" r:id="rId26"/>
+    <p:sldId id="1012" r:id="rId27"/>
+    <p:sldId id="1013" r:id="rId28"/>
+    <p:sldId id="965" r:id="rId29"/>
+    <p:sldId id="977" r:id="rId30"/>
+    <p:sldId id="978" r:id="rId31"/>
+    <p:sldId id="979" r:id="rId32"/>
+    <p:sldId id="980" r:id="rId33"/>
+    <p:sldId id="981" r:id="rId34"/>
+    <p:sldId id="985" r:id="rId35"/>
+    <p:sldId id="987" r:id="rId36"/>
+    <p:sldId id="256" r:id="rId37"/>
+    <p:sldId id="983" r:id="rId38"/>
+    <p:sldId id="982" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
-  <p:notesSz cx="6797675" cy="9926638"/>
+  <p:notesSz cx="6805613" cy="9944100"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Assistant" pitchFamily="2" charset="-79"/>
-      <p:regular r:id="rId42"/>
-      <p:bold r:id="rId43"/>
+      <p:regular r:id="rId41"/>
+      <p:bold r:id="rId42"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
-      <p:regular r:id="rId44"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId47"/>
+      <p:regular r:id="rId43"/>
+      <p:bold r:id="rId44"/>
+      <p:italic r:id="rId45"/>
+      <p:boldItalic r:id="rId46"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Gig V0.3" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId47"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Wigrum" panose="020B0604020202020204" charset="0"/>
       <p:regular r:id="rId48"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Wigrum" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Wigrum 1" panose="020B0604020202020204" charset="0"/>
       <p:regular r:id="rId49"/>
-    </p:embeddedFont>
-[...2 lines deleted...]
-      <p:regular r:id="rId50"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fi-FI"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -374,58 +359,50 @@
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Normaali tyyli 2 - Korostus 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -570,3494 +547,122 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="18182" autoAdjust="0"/>
-    <p:restoredTop sz="84900" autoAdjust="0"/>
+    <p:restoredTop sz="58752" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="36" d="100"/>
-          <a:sy n="36" d="100"/>
+          <a:sx n="18" d="100"/>
+          <a:sy n="18" d="100"/>
         </p:scale>
-        <p:origin x="1040" y="44"/>
+        <p:origin x="2080" y="248"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId55" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{546CFD5D-44A7-4E90-9179-B195CC8155EE}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{546CFD5D-44A7-4E90-9179-B195CC8155EE}" dt="2025-01-30T11:41:14.653" v="4576" actId="1076"/>
+    <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{21C131BC-DFD3-4344-A97E-C556A0D26F0C}"/>
+    <pc:docChg chg="delSld modSld">
+      <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{21C131BC-DFD3-4344-A97E-C556A0D26F0C}" dt="2026-04-17T10:38:09.366" v="1" actId="47"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="ord">
-[...327 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="del">
-        <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{546CFD5D-44A7-4E90-9179-B195CC8155EE}" dt="2025-01-20T14:41:02.327" v="37" actId="2696"/>
-[...175 lines deleted...]
-        <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{546CFD5D-44A7-4E90-9179-B195CC8155EE}" dt="2025-01-29T14:48:13.014" v="3379"/>
+        <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{21C131BC-DFD3-4344-A97E-C556A0D26F0C}" dt="2026-04-17T10:38:09.366" v="1" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2277921466" sldId="325"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="add">
-        <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{546CFD5D-44A7-4E90-9179-B195CC8155EE}" dt="2025-01-29T14:48:13.014" v="3379"/>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Pia Mustonen" userId="4731fc4c-135c-4e59-a1c8-e25b23a76574" providerId="ADAL" clId="{21C131BC-DFD3-4344-A97E-C556A0D26F0C}" dt="2026-04-17T10:38:01.928" v="0" actId="6549"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="830576934" sldId="326"/>
+          <pc:sldMk cId="2664660202" sldId="989"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...1371 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
-[...1492 lines deleted...]
-<file path=ppt/diagrams/colors3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
@@ -5295,2184 +1900,50 @@
     <dgm:cxn modelId="{8344A876-CECC-4F48-B1CD-944442A0B6E2}" type="presParOf" srcId="{394D4926-E360-4FE2-8CE2-C25E4C2AA25E}" destId="{107F1401-3F7E-4C22-9B19-BD3B0B09E5E8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{3CC8B2E0-DA83-468F-B55A-A56EB10FC3A2}" type="presParOf" srcId="{394D4926-E360-4FE2-8CE2-C25E4C2AA25E}" destId="{0E4B42D0-813E-467A-B454-815907F63721}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{E7119545-A72F-4D65-98B7-C5AA88241311}" type="presParOf" srcId="{13391264-FDB2-4602-B8CA-B3FECAB77418}" destId="{9847871B-A127-4653-AAA9-4DD9759948AD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{312AE7D0-BBDA-4E3F-B82E-155A8798A344}" type="presParOf" srcId="{13391264-FDB2-4602-B8CA-B3FECAB77418}" destId="{8E9F9434-A087-4A36-8A80-56079B09CD98}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{D906A4D6-7503-4DEB-9F0F-0DAFF17C7504}" type="presParOf" srcId="{8E9F9434-A087-4A36-8A80-56079B09CD98}" destId="{A681D09A-3405-4653-BD4C-78670C3929E0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{1E39A7F6-F4F8-42BC-977B-9FB73E959626}" type="presParOf" srcId="{8E9F9434-A087-4A36-8A80-56079B09CD98}" destId="{3D918E06-F823-456D-A5FE-011C5FEFE4BF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{C0EA0648-BA38-42D1-BEC6-DF168DA9FE94}" type="presParOf" srcId="{8E9F9434-A087-4A36-8A80-56079B09CD98}" destId="{B72A38B0-1AB5-4523-95EA-D9299FA44B87}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{0CB5CE8E-B88F-4712-A0AC-BA577D512897}" type="presParOf" srcId="{B72A38B0-1AB5-4523-95EA-D9299FA44B87}" destId="{3E97031F-6311-4038-9D53-55C6FEE9BBAF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{0556463D-E466-4D31-BB08-ED924C6BCCC0}" type="presParOf" srcId="{3E97031F-6311-4038-9D53-55C6FEE9BBAF}" destId="{E8BE6EFE-9C31-4A28-84F2-9E5207F466D9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{23D2A2EF-7B72-4C86-A7FB-AF8344EAB42A}" type="presParOf" srcId="{3E97031F-6311-4038-9D53-55C6FEE9BBAF}" destId="{671437E4-B218-486D-B085-F2E13312DC56}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{B4693E06-FD04-4610-93B7-BA4E83B8DD8D}" type="presParOf" srcId="{B72A38B0-1AB5-4523-95EA-D9299FA44B87}" destId="{8896997C-82C6-403D-8128-FFA180801FEF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{B6774726-1A37-4EE2-B929-08A1F11890B5}" type="presParOf" srcId="{B72A38B0-1AB5-4523-95EA-D9299FA44B87}" destId="{3F6CE48B-9956-4290-8B8E-70EB7C92B19A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{98F82B52-AEC5-45F0-A5E2-8290A100F9F4}" type="presParOf" srcId="{3F6CE48B-9956-4290-8B8E-70EB7C92B19A}" destId="{625EE009-2C88-4E4D-A070-78037784E373}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
     <dgm:cxn modelId="{7B960686-E4A9-4643-89F5-B4943C5E9452}" type="presParOf" srcId="{3F6CE48B-9956-4290-8B8E-70EB7C92B19A}" destId="{94240B06-78B7-4E70-830A-A501B8B599A7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2132 lines deleted...]
-
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{330DA416-FC57-42D5-911D-9B46C6E8FC59}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="4189" y="0"/>
           <a:ext cx="8641174" cy="1556719"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
@@ -8044,3432 +2515,50 @@
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fi-FI" sz="1700" kern="1200" dirty="0"/>
             <a:t>Paikallisyhdistys</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="6401504" y="3462607"/>
         <a:ext cx="1953131" cy="1465529"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
-<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3380 lines deleted...]
-
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="4000"/>
     <dgm:cat type="list" pri="24000"/>
     <dgm:cat type="relationship" pri="10000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="21">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="22">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -11943,982 +3032,50 @@
                     <dgm:ruleLst/>
                   </dgm:layoutNode>
                 </dgm:forEach>
               </dgm:if>
               <dgm:else name="Name43"/>
             </dgm:choose>
           </dgm:forEach>
         </dgm:layoutNode>
       </dgm:layoutNode>
       <dgm:choose name="Name44">
         <dgm:if name="Name45" axis="self" ptType="node" func="revPos" op="gte" val="2">
           <dgm:forEach name="Name46" axis="followSib" ptType="sibTrans" cnt="1">
             <dgm:layoutNode name="sibSpaceOne">
               <dgm:alg type="sp"/>
               <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                 <dgm:adjLst/>
               </dgm:shape>
               <dgm:presOf/>
               <dgm:constrLst/>
               <dgm:ruleLst/>
             </dgm:layoutNode>
           </dgm:forEach>
         </dgm:if>
         <dgm:else name="Name47"/>
       </dgm:choose>
-    </dgm:forEach>
-[...930 lines deleted...]
-      </dgm:layoutNode>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
@@ -13914,2354 +4071,286 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
-<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2066 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Ylätunnisteen paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2945659" cy="498056"/>
+            <a:ext cx="2949099" cy="498932"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91577" tIns="45789" rIns="91577" bIns="45789" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Päivämäärän paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3850443" y="0"/>
-            <a:ext cx="2945659" cy="498056"/>
+            <a:off x="3854940" y="0"/>
+            <a:ext cx="2949099" cy="498932"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91577" tIns="45789" rIns="91577" bIns="45789" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{180C5F7F-431E-4F24-B6CB-12C5FFCC2BBF}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>11.2.2025</a:t>
+              <a:t>17.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="422275" y="1241425"/>
-            <a:ext cx="5953125" cy="3349625"/>
+            <a:off x="420688" y="1243013"/>
+            <a:ext cx="5964237" cy="3355975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91577" tIns="45789" rIns="91577" bIns="45789" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Huomautusten paikkamerkki 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="679768" y="4777194"/>
-            <a:ext cx="5438140" cy="3908614"/>
+            <a:off x="680562" y="4785597"/>
+            <a:ext cx="5444490" cy="3915490"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91577" tIns="45789" rIns="91577" bIns="45789" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>Muokkaa tekstin perustyylejä napsauttamalla</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>toinen taso</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>kolmas taso</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>neljäs taso</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>viides taso</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Alatunnisteen paikkamerkki 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9428584"/>
-            <a:ext cx="2945659" cy="498055"/>
+            <a:off x="0" y="9445170"/>
+            <a:ext cx="2949099" cy="498931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91577" tIns="45789" rIns="91577" bIns="45789" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Dian numeron paikkamerkki 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3850443" y="9428584"/>
-            <a:ext cx="2945659" cy="498055"/>
+            <a:off x="3854940" y="9445170"/>
+            <a:ext cx="2949099" cy="498931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91577" tIns="45789" rIns="91577" bIns="45789" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="54077199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
@@ -16372,95 +4461,87 @@
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#a503-1989" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#a8.7.2022-663" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#a16.7.2010-678" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#a3.2.2023-135" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -16706,78 +4787,78 @@
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Yhdistyksen täytyy huolehtia, että sen tiedot ovat ajantasaiset yhdistysrekisterissä. PRH tekee merkinnät pääsääntöisesti yhdistysrekisteriin ilmoitusten perusteella. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Jos yhdistys on ilmoittanut yhdistyksen hallituksen yhdistysrekisteriin, voi myös täysivaltainen hallituksen jäsen allekirjoittaa ilmoituksen. Yhdistykset ovat voineet ilmoittaa hallituksen rekisteröitäväksi 18. syyskuuta 2019 alkaen. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Yhdistyksen hallituksen ilmoittaminen on vapaaehtoista. Jos yhdistyksen hallitus on rekisteröity yhdistysrekisteriin, tee muutosilmoitus aina, kun hallituksen kokoonpanossa tapahtuu muutoksia tai yhdistys haluaa poistaa hallituksen tiedot. Ilmoita muutokset viivytyksettä. https://www.prh.fi/fi/yhdistysrekisteri/rekisteroidylle_yhdistykselle/hallitus.html </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:br>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
@@ -16803,51 +4884,51 @@
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Voit myös itse tehdä ilmoituksen yhdistysrekisteriin, kun olet eronnut yhdistysrekisteriin merkitystä tehtävästä tai tehtävä on muutoin päättynyt. Huomio! Tee ilmoitus vasta sen jälkeen, kun tehtävä on päättynyt. Henkilön oma ilmoitus erosta tai rekisteriin merkityn tehtävän päättymisestä on maksuton.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:br>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Muutosilmoitukset voi tehdä netissä sähköisessä palvelussa tai paperilomakkeella. Jos teet ilmoituksen paperilomakkeella, käsittelyaika on pitempi kuin netissä ilmoitettaessa. Tee muutosilmoitus myös, kun rekisteröit ja/tai muutat rekisteröidyn hallituksen tietoja. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:br>
@@ -16920,113 +5001,113 @@
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Lisäksi tarkistetaan, että ilmoituksen rekisteröimiselle ei ole muuta lakiin perustuvaa estettä.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Esimerkiksi yhdistyksen nimen muuttaminen edellyttää sääntöjen muuttamista.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Yhdistysrekisteriin ilmoitettavat yhdistyksen osoite- ja yhteystiedot ovat julkisia. Tiedot näkyvät kaikille PRH:n yhdistysrekisterin tietopalvelussa ja ytj.fi-verkkosivustolla YTJ-yrityshaussa.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
@@ -17135,51 +5216,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>2) asemansa perusteella muulla henkilöllä; tai</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>3) henkilöllä, jolla on siihen hallituksen erikseen antama henkilökohtainen oikeus.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Yhdistysrekisteriin ilmoitetaan hallituksen puheenjohtaja sekä kahdenlaisia nimenkirjoittajia: sääntömääräisiä nimenkirjoittajia ja määrättyjä nimenkirjoittajia.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
@@ -17618,61 +5699,61 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" b="1" dirty="0"/>
               <a:t>Kysymyksiä: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171707" indent="-171707">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>Miten säännöissä on määritelty yhdistyksen toimintavuosi? </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171707" indent="-171707">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>Mitä säännöissä sanotaan etäosallistumisesta. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -17720,167 +5801,274 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="fi-FI"/>
+              <a:t>Sääntömääräiset kokoukset</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI"/>
+              <a:t>Tilinpäätöksen </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Tilinpäätöksen aikataulu vaikuttaa kevät (tai yhden kokouksen mallissa vuosi-) kokouksen aikatauluun; kirjanpito valmiiksi, toiminnantarkastajalle vähintään 2 viikkoa aikaa tutustua aineistoon ja kirjoittaa lausunto ennen vuosikokousta.</a:t>
-            </a:r>
+              <a:t>aikataulu vaikuttaa kevät (tai yhden kokouksen mallissa vuosi-) kokouksen aikatauluun; kirjanpito valmiiksi, toiminnantarkastajalle vähintään 2 viikkoa aikaa tutustua aineistoon ja kirjoittaa lausunto ennen vuosikokousta.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fi-FI" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="fi-FI"/>
+            </a:br>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2904683565"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAA301E4-AEC8-AA5D-B2A9-929066C205BE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
+          <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BEB641-0EAF-1EEB-E8E4-2B6BDB1A5616}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
+          <p:cNvPr id="3" name="Huomautusten paikkamerkki 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0316B6CE-58E6-CB6E-0021-BD883CF14A63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="fi-FI"/>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Käytetään myös nimeä Yhdistyksen kokous. (Kommentti: tai yleiskokous)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
+          <p:cNvPr id="4" name="Dian numeron paikkamerkki 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BCA9EA5-DA21-31F9-098B-DC7F597135B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
-              <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:rPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr lang="fi-FI"/>
+            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="899069636"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2601303150"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17890,81 +6078,84 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="fi-FI"/>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Käykää lyhyesti läpi mitä eroa yhdistyksen kokouksella ja hallituksen kokouksella</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2800930576"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1478251044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18063,82 +6254,82 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Käytetään myös nimeä Yhdistyksen kokous.</a:t>
+              <a:t>Voitte keskustella siitä miten teidän yhdistyksessänne tehdään vuosisuunnittelua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
+            <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111337220"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2734867166"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18148,84 +6339,166 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Yhdistyksen toiminnan suunnittelu, toiminnasta päättäminen, toteutus sekä toiminnan seuranta ja arviointi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>on jatkuva prosessi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>. Jokaiselle vuodelle tehtävä kirjallinen toimintasuunnitelma on tuon prosessin yksi osa. </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Käykää lyhyesti läpi mitä eroa yhdistyksen kokouksella ja hallituksen kokouksella</a:t>
-            </a:r>
+              <a:t>Yhdistyksen hallitus esittää ehdotuksensa tulevan vuoden toiminta- ja taloussuunnitelmasta vuosikokouksessa, joka pidetään sääntöjen määräämällä aikataululla. Yhdistyksen kokous hyväksyy suunnitelmat. Mikäli yhdistys noudattaa kahden vuosikokouksen mallia, suunnitelmat esitetään syyskokouksessa. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ingra"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Toiminta- ja taloussuunnitelmat ovat sitovia, ellei vuosikokouksessa ole toisin päätetty. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="fi-FI" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="915772">
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
-              <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:rPr lang="fi-FI">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:pPr defTabSz="915772">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>26</a:t>
             </a:fld>
-            <a:endParaRPr lang="fi-FI"/>
+            <a:endParaRPr lang="fi-FI">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1478251044"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="522398483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18235,84 +6508,281 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Jotta jäsenistön tarpeet ja toiveet näkyisivät yhdistyksen toiminnassa, kannattaa jäsenistö ottaa mukaan toiminnan suunnittelun eri vaiheisiin.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Voitte keskustella siitä miten teidän yhdistyksessänne tehdään vuosisuunnittelua</a:t>
-            </a:r>
+              <a:t>Toimintasuunnitelman tekemiseen voi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0" err="1"/>
+              <a:t>osallistaa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t> jäsenistön lisäksi tarvittaessa myös sidosryhmiä. Toimintaan liittyvät ehdotukset ja ideat kannattaa rajata pysymään sääntöjen (ja mahdollisen pitkän tähtäimen suunnitelman tai strategian) puitteissa, jollei toimintaa ole tarpeen muuttaa enemmänkin. Yhteinen suunnittelu motivoi ja sitouttaa. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ingra"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Toiminnan suunnittelun alkuvaiheessa on hyvä tehdä yhdistyksen nykytilan kartoitus ja arviointi sekä peilata yhdistyksen toimintaa suhteessa sen perustehtävään.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Hallitus vastaa myös näiden suunnitelmien toimeenpanosta. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Toiminnan painopistealueet ja niihin liittyvät yleistavoitteet voivat olla samoja vuosiakin, mutta toimintasuunnitelmatasolla / vuositasolla mietitään, mitä tämän asian eteen tehdään juuri tänä vuonna, ja mitä aiomme saada asian suhteen aikaiseksi vuoden loppuun mennessä – mitkä ovat (vuosi)tavoitteemme asian suhteen?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Tavoitteet asetetaan niin, että ne on mahdollista saavuttaa.  Tavoitteiden toteuttamiseen pitää löytyä riittävästi tekijöitä, aikaa, rahaa, tietotaitoa ja kumppanuuksia.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Talousarvio </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>Toimintasuunnitelmaan ei voi kirjata toimintoja, joille ei ole rahoitusta tai suunnitelmaa siitä, miten rahoitus hankitaan.  Kaikille suunnitelluille toiminnoille täytyy löytyä myös tekijät – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t>osallistakaa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ingra"/>
+              </a:rPr>
+              <a:t> jäseniä, tehkää työnjakoa!</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Seuraava vaihe on suunnitelmien toteuttaminen ja toteutumisen seuraaminen. Suunnitelmia on tärkeä seurata, koska muutoin ne ovat hyödyttömiä. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>26</a:t>
+            <a:pPr defTabSz="915772">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
+              <a:rPr lang="fi-FI">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:pPr defTabSz="915772">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr lang="fi-FI"/>
+            <a:endParaRPr lang="fi-FI">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2734867166"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3446876699"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18322,210 +6792,136 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
-[...28 lines deleted...]
-            <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Yhdistyksen hallitus esittää ehdotuksensa tulevan vuoden toiminta- ja taloussuunnitelmasta vuosikokouksessa, joka pidetään sääntöjen määräämällä aikataululla. Yhdistyksen kokous hyväksyy suunnitelmat. Mikäli yhdistys noudattaa kahden vuosikokouksen mallia, suunnitelmat esitetään syyskokouksessa. </a:t>
-[...14 lines deleted...]
-            </a:pPr>
+              <a:t>Tavoitteiden taso riippuu yhdistyksen koosta ja rakenteesta. Talousarvio on myös tavoite. Tehtyjen suunnitelmien seuranta kannattaa myös tehdä yhdessä.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Toiminta- ja taloussuunnitelmat ovat sitovia, ellei vuosikokouksessa ole toisin päätetty. </a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>On myös hyvä sopia etukäteen mitä tehdään, jos tavoitteita ei saavuteta. Syiden selvittäminen poikkeamissa on myös oleellista. Syitä voivat olla esimerkiksi odottamattomat muutokset, epärealistiset suunnitelmat tai jäsenmäärän muutokset. Talouden seurantaa käsitellään seuraavalla kerralla, toiminnan seurantaa voi toteuttaa esim. tukikysymysten avulla. Jäsenistölle voi myös teettää kyselyn tai järjestää keskustelutilaisuuden toiminnan tavoitteiden toteutumisesta.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
-[...2 lines deleted...]
-            <a:br>
+            <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-            </a:br>
+              <a:t>Vuosikertomus vs. toimintakertomus</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Toimintakertomus eli vuosikertomus laaditaan toimintasuunnitelman pohjalta; suunnitelmaan lisätään toimintavuoden aikana toteutetut toimenpiteet, missä ei olla onnistuttu ja saavutettiinko tavoitteet. Toimintakertomus ja tilinpäätös laaditaan tilikauden päättymisen jälkeen ja ne on hyväksyttävä yhdistyksen vuosikokouksessa.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="915772">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
-              <a:rPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                <a:tabLst/>
+              <a:pPr defTabSz="915772">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="522398483"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2743329166"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18535,325 +6931,245 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="fi-FI" dirty="0"/>
-[...15 lines deleted...]
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Toimintasuunnitelman tekemiseen voi </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t> Vuosi on yhdistykselle luonnollinen jakso. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171634" indent="-171634">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t> jäsenistön lisäksi tarvittaessa myös sidosryhmiä. Toimintaan liittyvät ehdotukset ja ideat kannattaa rajata pysymään sääntöjen (ja mahdollisen pitkän tähtäimen suunnitelman tai strategian) puitteissa, jollei toimintaa ole tarpeen muuttaa enemmänkin. Yhteinen suunnittelu motivoi ja sitouttaa. </a:t>
-[...26 lines deleted...]
-            <a:pPr defTabSz="914012">
+              <a:t>tilikausi on yleensä kalenterivuosi</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171634" indent="-171634">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>ennustettavuudenkin kannalta kohtuullinen aika</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Hallitus vastaa myös näiden suunnitelmien toimeenpanosta. </a:t>
-[...3 lines deleted...]
-            <a:pPr defTabSz="914012">
+              <a:t>Vuosikellon pohjana toiminta- ja taloussuunnitelma: niiden laatiminen, seuranta sekä toteutus ja päätös. Visuaalisuus voi helpottaa kokonaisuuden hahmottamista. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Organisaatioissa vuosikellon huonona puolena voidaan pitää sitä, että se hidastaa uusiutumista, mutta toisaalta se myös suojaa turhan tekemiseltä (Laamanen, Räsänen ja Juutilainen 2016, 188). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Vuosikello voidaan laatia työpajana erilaisia osallistavia ideointimenetelmiä hyödyntäen (aivoriihi, miellekartta </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0" err="1"/>
+              <a:t>ym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>). Työpajan tarkoituksena on kerätä mahdollisimman paljon vuosikelloon aikataulutettavia toimintoja. Lootuksenkukkamenetelmä yksittäisten tapahtumien tai toimintojen tarkasteluun ja suunnitteluun.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l"/>
-[...25 lines deleted...]
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Suunnittelua varten yhdistyksen nykytila tulee kartoittaa (Kuokkanen, Myllyviita ym. 2018, 11). Tähän hyvä työkalu on SWOT-analyysi (KUVA 20). Yhdistyksen toiminta-ajatuksen tarkasteleminen kannattaa tehdä aina aika ajoin, sillä myös toimintaympäristö muuttuu jatkuvasti ajan kuluessa. Toiminnan tarkoitus, yhdistyksen olemassaolon syy ja arvot tulee olla tiedossa koko jäsenistölle. Hyvä tukikysymys yhdistyksen toimintaa tutkiskellessa on: Miten yhdistyksen toiminta on muuttunut viime aikoina? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
-[...52 lines deleted...]
-            <a:pPr defTabSz="914012">
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Kellotaulumaista vuosikelloa yhdistys voi käyttää erityisesti uusien jäsenten kanssa, sillä siitä saa yhdellä silmäyksellä kuvan yhdistyksen toimintaan liittyvistä tärkeimmistä toiminnoista ja niiden sijoittumisesta vuoteen. Kalenterimallista osiota vuosikellosta on tarkoitus hyödyntää nimenomaan resurssoinnissa ja ennakoinnissa. Siihen on aikataulutettu tärkeiden tapahtumien lisäksi myös niitä edeltäviä toimia, joita ilman kyseistä tapahtumaa ei saada toteutettua. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Vuosikello on vain yksi osa. Suoraan vuosikelloon liittyviä kehittämiskohteita on esimerkiksi vastuuhenkilöiden nimeäminen siinä oleviin tehtäviin. On myös määriteltävä mikä taho seuraa vuosikellon toteutumista. Looginen taho seuraamaan toteutumista on yhdistyksen hallitus, mutta voisiko se olla myös hallituksen ulkopuolinen henkilö (tai muutama henkilö) joka olisi niin sanottu vuosikellovastaava. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Seuraava vaihe on suunnitelmien toteuttaminen ja toteutumisen seuraaminen. Suunnitelmia on tärkeä seurata, koska muutoin ne ovat hyödyttömiä. </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Vuosittaisen suunnitelman lisäksi yhdistyksissä tarvitaan pitkäjänteistä suunnittelua, joka kattaa useampia vuosia, esimerkiksi viisivuotissuunnitelma. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Työkaluna vuosikellopohja, kehittelemme myös laajempaa versiota.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="915383">
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="915772">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
-              <a:rPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                <a:tabLst/>
+              <a:pPr defTabSz="915772">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>28</a:t>
+              <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3446876699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="114906733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18863,180 +7179,116 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914012">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Tavoitteiden taso riippuu yhdistyksen koosta ja rakenteesta. Talousarvio on myös tavoite. Tehtyjen suunnitelmien seuranta kannattaa myös tehdä yhdessä.</a:t>
-[...5 lines deleted...]
-          <a:p>
+              <a:t>Valitkaa erilaisista vuosikellomalleista sopiva. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0" err="1"/>
+              <a:t>Kanvaasi</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>On myös hyvä sopia etukäteen mitä tehdään, jos tavoitteita ei saavuteta. Syiden selvittäminen poikkeamissa on myös oleellista. Syitä voivat olla esimerkiksi odottamattomat muutokset, epärealistiset suunnitelmat tai jäsenmäärän muutokset. Talouden seurantaa käsitellään seuraavalla kerralla, toiminnan seurantaa voi toteuttaa esim. tukikysymysten avulla. Jäsenistölle voi myös teettää kyselyn tai järjestää keskustelutilaisuuden toiminnan tavoitteiden toteutumisesta.</a:t>
-[...5 lines deleted...]
-          <a:p>
+              <a:t> käy parhaiten yhdessä ideointiin, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0" err="1"/>
+              <a:t>excel</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Vuosikertomus vs. toimintakertomus</a:t>
-[...15 lines deleted...]
-            <a:endParaRPr lang="fi-FI" dirty="0"/>
+              <a:t> toimii jo toimintasuunnitelmanakin.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="915772">
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
-[...3 lines deleted...]
-                </a:ln>
+            <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
+              <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                <a:tabLst/>
+              <a:pPr defTabSz="915772">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>29</a:t>
+              <a:t>30</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2743329166"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2505663122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -19046,598 +7298,99 @@
           <p:cNvPr id="2" name="Dian kuvan paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914012">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t> Vuosi on yhdistykselle luonnollinen jakso. </a:t>
-[...141 lines deleted...]
-          <a:p>
+              <a:t>Saatte jälkeenpäin sähköpostitse esityksen sekä lisämateriaalit (kokousten esityslistamallit, hallituksen ja yhdistyksen kokousten vertailutaulukon sekä vuosikellopohjan). Lopuksi pyytäisin vielä pikaista palautetta tästä koulutuskerrasta </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="915772">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2C689E77-D64B-415F-AE9C-0C06608F5A68}" type="slidenum">
-              <a:rPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                <a:tabLst/>
+              <a:pPr defTabSz="915772">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>30</a:t>
+              <a:t>34</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-              <a:ea typeface="+mn-ea"/>
-[...317 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2277881875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -19674,114 +7427,70 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="915772">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
-              <a:rPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                <a:tabLst/>
+              <a:pPr defTabSz="915772">
                 <a:defRPr/>
               </a:pPr>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206727003"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -19800,54 +7509,53 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fi-FI" sz="1200" dirty="0"/>
+              <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>Yhdistyksen toiminnan keskeisimmät tukipilarit ovat yhdistyslaki ja yhdistyksen säännöt.</a:t>
             </a:r>
-            <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
@@ -19909,114 +7617,70 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>Käykää läpi oman yhdistyksenne organisaatiorakenne. Millainen jäsenrakenne omassa järjestössänne on? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="915772">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
-              <a:rPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                <a:tabLst/>
+              <a:pPr defTabSz="915772">
                 <a:defRPr/>
               </a:pPr>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1609400506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -20040,60 +7704,60 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Huomautusten paikkamerkki 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>Huom. Hallitus ei siis voi päättää sääntöjen muuttamisesta, vaan se valmistelee sääntömuutokseen liittyvät asiat yhdistyksen vuosikokoukselle, jossa jäsenet päättävät niiden hyväksymisestä. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>Ellei säännöissä ole toisin määrätty, esimerkiksi rajattu päätäntävalta pois kannatusjäseniltä. Säännöissä on kirjattu, mitkä esim. äänestystavat ovat yhdistyksessä mahdollisia.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="l" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0B5B8D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="inherit"/>
                 <a:hlinkClick r:id="rId3" tooltip="Linkki voimaantulosäännökseen"/>
               </a:rPr>
               <a:t>Yhdistyslaki 23 §</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4E4E4E"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="IntervalSansProSemiBold"/>
             </a:endParaRPr>
           </a:p>
@@ -20382,147 +8046,147 @@
           </a:p>
           <a:p>
             <a:pPr algn="l" fontAlgn="base"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="IntervalSansProRegular"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>Kirjassa Yhdistyksen ABC (2017, 33) Loimu luettelee yhdistyksen jäsenten oikeuksiksi, joita suoraan lainattuna ovat:  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>olla yhdenvertainen muiden jäsenten kanssa </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>- säilyttää hänelle sääntöjen mukaan olevat erityisen etuudet </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>- osallistua yhdistyksen päätöksentekoon </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>- saattaa oikeuden käsiteltäväksi yhdistyksen tekemä sääntöjen tai lain vastainen, jäsenten yhdenvertaisuutta loukkaava tai jäsenelle vakuutettua erityistä etua loukannut päätös </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>- saada yhdistyksen palveluita </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>- tutustua yhdistyksen asiakirjoihin  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171377" indent="-171377" fontAlgn="base">
+            <a:pPr marL="171634" indent="-171634" fontAlgn="base">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="IntervalSansProRegular"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="IntervalSansProRegular"/>
               </a:rPr>
               <a:t>Jäsenten erilaisista oikeuksista tulee olla määräys säännöissä, mutta muutoin kaikki jäsenet ovat yhdenvertaisia keskenään. Säännöissä voidaan mainita myös jos äänioikeus yhdistyksen kokouksissa on riippuvainen esimerkiksi jäsenmaksun suorittamiseen. Kaikki jäsenet saavat asettua ehdolle hallitukseen tai muihin luottamustehtäviin. Myös yhdistyksen ylimääräisen kokouksen koollekutsuminen on jäsenen oikeus. (Loimu 2017, 33-34.) </a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -20647,51 +8311,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="1D1D1D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Assistant" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Assistant" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Yhd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1D1D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Assistant" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Assistant" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t> L § 35) ja hallituksella on oltava puheenjohtaja ja mahdollinen varapuheenjohtaja. Hallituksen koko on (yleensä) määritelty yhdistyksen säännöissä. Hallituksen tehtävät liittyvät ensisijaisesti yhdistyksen kokousten valmisteluun ja toimeenpanoon, yhdistyksen johtamiseen, toiminnan arvioimiseen sekä yhdistyksen strategia- ja suunnitteluprosessien toteuttamiseen. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
@@ -20809,51 +8473,51 @@
             <a:pPr algn="l"/>
             <a:endParaRPr lang="fi-FI" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1D1D1D"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Assistant" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Assistant" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1D1D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Assistant" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Assistant" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Yhdistyksen kokousten valmisteluun liittyviä asioita ovat ainakin talousarvion, toimintasuunnitelman ja toimintakertomuksen valmistelu. Toimeenpanoon liittyviä asioita ovat erityisesti toimintasuunnitelman toteuttaminen ja talouden hoito talousarvion mukaisesti. Pienemmissä yhdistyksissä ja järjestöissä hallitus edustaa yhdistystä tekemällä sopimuksia, pitämällä yhteyksiä muihin järjestöihin ja keskeisiin sidosryhmiin ja antamalla lausuntoja. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914012">
+            <a:pPr defTabSz="915383">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian numeron paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F5C47B-38B1-418F-BB44-FEEE7D6F8F81}" type="slidenum">
@@ -21288,51 +8952,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>2/11/2025</a:t>
+              <a:t>4/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41E73874-22B2-4FD6-A9E0-CEBA3040B644}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1458930" y="3040683"/>
             <a:ext cx="7685070" cy="3581400"/>
@@ -26088,51 +13752,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>2/11/2025</a:t>
+              <a:t>4/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26235,51 +13899,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>2/11/2025</a:t>
+              <a:t>4/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41E73874-22B2-4FD6-A9E0-CEBA3040B644}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1458930" y="3040683"/>
             <a:ext cx="7685070" cy="3581400"/>
@@ -32857,51 +20521,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>2/11/2025</a:t>
+              <a:t>4/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -34405,187 +22069,183 @@
         <a:defRPr sz="2700" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="5486400" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="2700" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ytj.fi/index/ilmoittaminen/muutosilmoitus.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prh.fi/fi/yhdistysrekisteri/sahkoinenasiointi.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ytj.fi/index/ilmoittaminen/muutosilmoitus.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prh.fi/fi/yhdistysrekisteri/sahkoinenasiointi.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#L6P36" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#L6P36" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.msl.fi/course/index.php?categoryid=12" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/syH6Rtok6FY?feature=oembed" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/syH6Rtok6FY?feature=oembed" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.msl.fi/course/index.php?categoryid=12" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.msl.fi/course/view.php?id=276" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.msl.fi/course/view.php?id=276" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soste.fi/wp-content/uploads/2018/12/hh-opas_nettiin.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#L1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vero.fi/tulorekisteri/tietoa-meist%C3%A4/uutishuone/esitysjakoulutusmateriaalit/yhdistykset-ja-s%C3%A4%C3%A4ti%C3%B6t/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/jarjestohautomo/docs/yhdistyksen_abc_-_opas_suomalaiseen/71" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yhdistystoimijat.fi/vuosikello-2-2/vuosi-tai-kevatkokous/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kokouskaytannot.fi/hallituksen-esitys-yhdistyslain-muuttamiseksi-on-annettu-eduskunnalle-6-10-2022/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvy.fi/tukea-yhdistyksille/kehitys/hallinto/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soste.fi/wp-content/uploads/2018/12/hh-opas_nettiin.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#L1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vero.fi/tulorekisteri/tietoa-meist%C3%A4/uutishuone/esitysjakoulutusmateriaalit/yhdistykset-ja-s%C3%A4%C3%A4ti%C3%B6t/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/jarjestohautomo/docs/yhdistyksen_abc_-_opas_suomalaiseen/71" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yhdistystoimijat.fi/vuosikello-2-2/vuosi-tai-kevatkokous/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kokouskaytannot.fi/hallituksen-esitys-yhdistyslain-muuttamiseksi-on-annettu-eduskunnalle-6-10-2022/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvy.fi/tukea-yhdistyksille/kehitys/hallinto/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kuuloliitto.fi/palvelut/yhdistyksille/perustehtava-ja-toiminnan-suunnittelu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/jarjestohautomo/docs/yhdistyksen_abc_-_opas_suomalaiseen/71" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yhdistystoimijat.fi/vuosikello-2-2/vuosi-tai-kevatkokous/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theseus.fi/bitstream/handle/10024/341750/Oling_Mira.pdf?sequence=2&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvy.fi/tukea-yhdistyksille/kehitys/hallinto/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#L1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vero.fi/tulorekisteri/tietoa-meist%C3%A4/uutishuone/esitysjakoulutusmateriaalit/yhdistykset-ja-s%C3%A4%C3%A4ti%C3%B6t/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kuuloliitto.fi/palvelut/yhdistyksille/perustehtava-ja-toiminnan-suunnittelu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/jarjestohautomo/docs/yhdistyksen_abc_-_opas_suomalaiseen/71" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yhdistystoimijat.fi/vuosikello-2-2/vuosi-tai-kevatkokous/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theseus.fi/bitstream/handle/10024/341750/Oling_Mira.pdf?sequence=2&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvy.fi/tukea-yhdistyksille/kehitys/hallinto/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1989/19890503#L1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vero.fi/tulorekisteri/tietoa-meist%C3%A4/uutishuone/esitysjakoulutusmateriaalit/yhdistykset-ja-s%C3%A4%C3%A4ti%C3%B6t/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -34828,54 +22488,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="9766768" h="3015490">
                 <a:moveTo>
                   <a:pt x="9766768" y="3015490"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="3015490"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9766768" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9766768" y="3015490"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Freeform 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -34893,51 +22553,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Freeform 7">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -34952,51 +22612,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3179363" h="3179363">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3179363" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3179363" y="3179363"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3179363"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tekstiruutu 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E27A99E-EEF9-BF2D-CF18-FBBDECE2A458}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
@@ -35428,89 +23088,89 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="7689153" h="2374026">
                 <a:moveTo>
                   <a:pt x="0" y="2374026"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="2374026"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2374026"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Kuva 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B21CF20-F577-2039-788A-530D4EB457E0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10319744" y="2193424"/>
             <a:ext cx="7380247" cy="7380247"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1271004827"/>
       </p:ext>
@@ -35579,54 +23239,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="6498701" h="1486578">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -36021,51 +23681,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -36080,51 +23740,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2460946041"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
@@ -36586,92 +24246,92 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="11733761" h="3622799">
                 <a:moveTo>
                   <a:pt x="0" y="3622799"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="3622799"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3622799"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Kuva 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{907A932B-59D2-ABC7-7898-59871D9D1492}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="14473470" y="6055048"/>
             <a:ext cx="1243062" cy="1243062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1308657707"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -36729,150 +24389,150 @@
               <a:rPr lang="fi-FI" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Muutosilmoitukset yhdistysrekisteriin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Kuva 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37AE8B82-048D-EAC8-0F56-B1386A05F40C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="11942317" y="4711452"/>
             <a:ext cx="3821907" cy="3760263"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Sisällön paikkamerkki 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4448F551-A538-4561-B1E4-0A8B7969BD88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719064" y="2252714"/>
             <a:ext cx="10920413" cy="7396163"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0">
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>PRH:n yhdistysrekisteriin </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t>tehdään muutosilmoitus, kun rekisteröidyn yhdistyksen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t> osoite- ja yhteystiedot muuttuvat</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t> hallituksen puheenjohtaja ja nimenkirjoittajat vaihtuvat</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0"/>
               <a:t> säännöt muuttuvat</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0">
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Lisätietoja ilmoittamisesta</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2016693457"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -37138,54 +24798,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="11733761" h="3622799">
                 <a:moveTo>
                   <a:pt x="0" y="3622799"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="3622799"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3622799"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
@@ -37206,51 +24866,51 @@
               <a:latin typeface="Century Gothic"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Online-media 8" title="Yhdistyslaki: Kirjanpito, sääntömuutokset">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C448C49-8489-593C-EF04-9035EF7326B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="2633259"/>
             <a:ext cx="8063880" cy="4556092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
@@ -37430,57 +25090,57 @@
                 <a:spcPts val="3919"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3919"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fi-FI" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3919"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="3200" dirty="0"/>
               <a:t>Muutoksiin voit tutustua tarkemmin MSL verkko-opistossa </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="3200" dirty="0">
-                <a:hlinkClick r:id="rId7"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Yhdistyslain muutokset-materiaalipaketissa</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" b="1" dirty="0">
-                <a:hlinkClick r:id="rId7"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2800" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:lnSpc>
                 <a:spcPts val="3919"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2799" spc="2" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1A4554"/>
               </a:solidFill>
               <a:latin typeface="Wigrum"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Freeform 5">
@@ -37504,51 +25164,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId8"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Freeform 7">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -37563,51 +25223,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId9"/>
+            <a:blip r:embed="rId8"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Tekstiruutu 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6029533B-CECE-110A-8D5E-2B29D650783B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -37863,90 +25523,90 @@
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="4400" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Tehtävä</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Kuva 3" descr="Kuva, joka sisältää kohteen Grafiikka, ympyrä, muotoilu&#10;&#10;Kuvaus luotu automaattisesti">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45DD851-461C-7DA1-E992-B3F799A53FA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4670916" y="1899443"/>
             <a:ext cx="3176939" cy="2167634"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Kuva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{119287E8-66CA-F164-9D7F-E4155643B07F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="532529">
             <a:off x="4349878" y="292754"/>
             <a:ext cx="1965747" cy="1935505"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstiruutu 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB59A24-EB67-C34B-6F67-EA82ED453D85}"/>
               </a:ext>
             </a:extLst>
@@ -38059,51 +25719,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
@@ -38151,51 +25811,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId8"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3706107460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
@@ -38210,54 +25870,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Kuva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{249BCD23-5C56-1467-4E52-E168BB66A880}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7271792" y="1327076"/>
             <a:ext cx="4971033" cy="6030433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Freeform 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A2ADD7-6E23-9DDD-7C2E-6A437B7C7E37}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -38279,51 +25939,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
@@ -38371,51 +26031,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Freeform 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BF3E0FC-739E-E90E-63D5-0F7FDD4541E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38433,51 +26093,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3179363" h="3179363">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3179363" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3179363" y="3179363"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3179363"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tekstiruutu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEBEE4CA-EAC4-08A9-49E7-6A873D924F66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -39163,54 +26823,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="6498701" h="1486578">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 10"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -39312,54 +26972,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="6913489" h="2056763">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="6913489" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="6913489" y="2056763"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2056763"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2413565" y="6134527"/>
@@ -39525,51 +27185,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId9"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Tekstiruutu 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0249150B-0810-A943-A034-32FC7780B076}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -40351,165 +28011,97 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="7689153" h="2374026">
                 <a:moveTo>
                   <a:pt x="0" y="2374026"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="2374026"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2374026"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Century Gothic"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
-          </a:p>
-[...66 lines deleted...]
-            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1504015235"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
           </a:blip>
@@ -40561,54 +28153,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="6498701" h="1486578">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -40787,51 +28379,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -40846,51 +28438,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -40903,147 +28495,147 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Otsikko 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9727E1C7-DC95-57C3-3205-290713D6EEBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1257300" y="293198"/>
+            <a:off x="869373" y="233743"/>
             <a:ext cx="15773400" cy="1988345"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fi-FI" b="0" dirty="0">
+              <a:rPr lang="fi-FI" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Yhden vai kahden vuosikokouksen malli?</a:t>
+              <a:t>Yhden vai kahden kokouksen malli?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tekstin paikkamerkki 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{916CA177-9545-1721-B5F0-02FC9341C30C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8351912" y="2278604"/>
-            <a:ext cx="9107906" cy="7460708"/>
+            <a:off x="8231351" y="1989210"/>
+            <a:ext cx="9529011" cy="7460708"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="137160" tIns="68580" rIns="137160" bIns="68580" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="685800" indent="-685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
-              <a:t>Yhdistyksen säännöt määräävät, noudattaako yhdistys yhden vai kahden vuosikokouksen mallia ja milloin vuosikokoukset pidetään.</a:t>
+              <a:rPr lang="fi-FI" sz="3000"/>
+              <a:t>Yhdistyksen säännöt määräävät, noudattaako yhdistys yhden vai kahden kokouksen mallia ja milloin sääntömääräiset kokoukset pidetään.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" indent="-685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
-              <a:t>Jos yhdistyksellä on käytössä kahden vuosikokouksen malli, silloin pidetään </a:t>
+              <a:rPr lang="fi-FI" sz="3000"/>
+              <a:t>Jos yhdistyksellä on käytössä kahden kokouksen malli, silloin pidetään </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1714500" lvl="1" indent="-685800"/>
             <a:r>
-              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
-              <a:t>kevätkokous (yleensä tammi-maaliskuussa) ja </a:t>
+              <a:rPr lang="fi-FI" sz="3000"/>
+              <a:t>kevätkokous (yleensä maalis-toukokuussa) ja </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1714500" lvl="1" indent="-685800"/>
             <a:r>
-              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:rPr lang="fi-FI" sz="3000"/>
               <a:t>syyskokous (yleensä loka-marraskuussa)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" indent="-685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="fi-FI" sz="2700" dirty="0"/>
+              <a:rPr lang="fi-FI" sz="3000"/>
+              <a:t>Yhden vuosikokouksen mallissa kaikki sääntömääräiset asiat päätetään  samassa vuosikokouksessa.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" sz="2700"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Kuva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B1B0A00-DF93-797F-167B-2447C26614A4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -41071,595 +28663,748 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF4BB39C-4477-F72F-997E-AFE944AAE1DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3167336" y="5719564"/>
             <a:ext cx="2520280" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fi-FI" sz="2000" b="1" dirty="0"/>
+              <a:rPr lang="fi-FI" sz="2000" b="1"/>
               <a:t>Yksi vai kaksi kokousta?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2456861316"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2664660202"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901154E1-3E6B-450E-B0A6-DEC4EF66BA4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA7DFEBB-8D62-FD60-D60A-A9664FF3080D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:br>
+              <a:rPr lang="fi-FI" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3200"/>
+              <a:t>´</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fi-FI" sz="3200"/>
+            </a:br>
+            <a:endParaRPr lang="fi-FI" sz="3200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Sisällön paikkamerkki 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD8389A-D537-4BBD-977F-414B8E2DF8D9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{414CAE86-0BCA-0155-A6A5-4C528176D428}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1257300" y="2332833"/>
+            <a:ext cx="15773400" cy="6527007"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-[...6 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="fi-FI" sz="4400" b="1"/>
+              <a:t>Kahden kokouksen mallissa syyskokouksessa yleisesti käsitellään seuraavat asiat:</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" b="1"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:rPr lang="fi-FI"/>
               <a:t>valitaan kokouksen puheenjohtaja, sihteeri, pöytäkirjantarkastajat ja ääntenlaskijat</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="685800" indent="-685800">
-[...1 lines deleted...]
-              <a:buChar char="ü"/>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:rPr lang="fi-FI"/>
               <a:t>todetaan kokouksen osanottajat, laillisuus ja päätösvaltaisuus</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="685800" indent="-685800">
-[...1 lines deleted...]
-              <a:buChar char="ü"/>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:rPr lang="fi-FI"/>
               <a:t>vahvistetaan kokouksen työjärjestys</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="685800" indent="-685800">
-[...1 lines deleted...]
-              <a:buChar char="ü"/>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-[...6 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="fi-FI"/>
+              <a:t>päätetään hallituksen puheenjohtajan, hallituksen jäsenten sekä toiminnantarkastajien palkkioista</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-[...6 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="fi-FI"/>
+              <a:t>päätetään jäsenmaksuista</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>päätetään vastuuvapauden myöntämisestä hallitukselle/johtokunnalle/toimikunnalle sekä muille vastuuvelvollisille</a:t>
+              <a:rPr lang="fi-FI"/>
+              <a:t>käsitellään ja vahvistetaan toimintasuunnitelma ja talousarvio seuraavalle vuodelle</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI"/>
+              <a:t>valitaan hallituksen puheenjohtaja</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI"/>
+              <a:t>valitaan hallituksen jäsenet ja varajäsenet</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI"/>
+              <a:t>valitaan toiminnantarkastaja ja varatoiminnantarkastaja</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI"/>
+              <a:t>käsitellään aloitteet ja hallituksen/johtokunnan/toimikunnan niistä antamat lausunnot</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Otsikko 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F94B640-401B-5460-1095-82FC31BED3AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1257300" y="547688"/>
+            <a:ext cx="7131789" cy="1573508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6600" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fi-FI" sz="6600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1A4554"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Century Gothic"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Syyskokous</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Kuva 4" descr="Kuva, joka sisältää kohteen logo&#10;&#10;Kuvaus luotu automaattisesti">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B18A5A2-F0C3-C8D9-B50B-A32B29DEAB8C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60578162-72A0-1EC2-623E-BC638D9B44C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14701621" y="-5339"/>
+            <a:ext cx="2126535" cy="2126535"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Kuva 5" descr="Kuva, joka sisältää kohteen taide, piirros, luonnos, luovuus&#10;&#10;Kuvaus luotu automaattisesti">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A04E48B9-4071-663F-C82F-3E5DCC439D5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11848473" y="611903"/>
-[...35 lines deleted...]
-            <a:off x="13139331" y="96361"/>
+            <a:off x="15764888" y="106121"/>
             <a:ext cx="2372988" cy="2642078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2277921466"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2224341923"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
-[...164 lines deleted...]
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01250539-991D-7FEA-F59A-D00E09EE53DA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Otsikko 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091B9C0D-B9B2-43BA-8EE2-FE7D8F2DABC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2507763F-3E06-1FF5-C747-D22470C10A5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="547688"/>
             <a:ext cx="15773400" cy="887708"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fi-FI" b="0" dirty="0">
+              <a:rPr lang="fi-FI" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Yksi vuosikokous</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...24 lines deleted...]
-      </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Kuva 7" descr="Kuva, joka sisältää kohteen logo&#10;&#10;Kuvaus luotu automaattisesti">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{434F3157-C8EE-3827-7DED-B4BB2D56F749}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A4478A-7C60-4839-009E-A485F6192E3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="175438" y="4651636"/>
-            <a:ext cx="4545419" cy="4545419"/>
+            <a:off x="-1015409" y="6993467"/>
+            <a:ext cx="3541322" cy="3541322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sisällön paikkamerkki 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52B84F9D-A692-0C7E-5897-66984F6BC2E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1257300" y="1727597"/>
+            <a:ext cx="16607367" cy="7416403"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="8400"/>
+              <a:t>Yhden vuosikokouksen mallissa vuosikokouksessa käsitellään yleisesti seuraavat asiat</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>valitaan kokouksen puheenjohtaja, sihteeri, pöytäkirjan tarkastajat ja ääntenlaskijat,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>todetaan kokouksen osanottajat, laillisuus ja päätösvaltaisuus,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>vahvistetaan kokouksen työjärjestys,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>käsitellään toimintakertomus edelliseltä toimintavuodelta</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>käsitellään tilinpäätös ja toiminnantarkastajien lausunto sekä vahvistetaan tilinpäätös</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>päätetään vastuuvapauden myöntämisestä hallitukselle/johtokunnalle sekä muille vastuuvelvollisille</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>käsitellään toimintasuunnitelma</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>päätetään hallituksen jäsenten ja  toiminnantarkastajien palkkioista</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>määrätään varsinaisten ja kannattavien jäsenten jäsenmaksujen suuruus ja käsitellään talousarvio</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>valitaan yksi tai kaksi toiminnantarkastajaa (yhdelle myös varatoiminnantarkastaja)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>valitaan hallituksen/johtokunnan puheenjohtaja</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>valitaan hallituksen/johtokunnan muut jäsenet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>käsitellään aloitteet ja hallituksen/johtokunnan/toimikunnan niistä antamat lausunnot</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="0" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="5000"/>
+              <a:t>valitaan yhdistyksen edustajat ja varaedustajat kokouksiin, joihin yhdistyksellä on oikeus nimetä edustajansa</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="830576934"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392581363"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11C317A7-1A85-47A4-8A71-4EE164123E0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -42756,51 +30501,51 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="1500" dirty="0"/>
               <a:t>Lähde: Pasi Orava/ Opintokeskus </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="1500" dirty="0" err="1"/>
               <a:t>Sivis</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1500" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2141486325"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -42818,54 +30563,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="11733761" h="3622799">
                 <a:moveTo>
                   <a:pt x="0" y="3622799"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="3622799"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3622799"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -42998,85 +30743,85 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11174333" y="2561913"/>
             <a:ext cx="6706509" cy="4819035"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="4828540" cy="4716780"/>
           </a:xfrm>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="Freeform 6"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-7620"/>
               <a:ext cx="4833620" cy="4726940"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="4833620" h="4726940">
                   <a:moveTo>
@@ -43649,73 +31394,73 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2693130" h="2693130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2693130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2693130" y="2693130"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2693130"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8B6D7DB-D16F-9C2A-91C9-999C216B2218}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -43884,593 +31629,900 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="11733761" h="3622799">
                 <a:moveTo>
                   <a:pt x="0" y="3622799"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="3622799"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3622799"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3148216103"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Otsikko 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9A41FE-C058-4ED5-E9B9-A82DACB37790}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4015911" y="424399"/>
+            <a:ext cx="15773400" cy="1988345"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Toiminta- ja taloussuunnitelma</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Kalenteri sivu, jossa on kynä ylimpänä">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28576B7D-248E-64D7-39E5-18B155279BF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="44092" r="31108" b="-2"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="30" y="2"/>
+            <a:ext cx="3821877" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sisällön paikkamerkki 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF1894B-64DF-FBBB-81F7-4A682E98DDF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4070233" y="3631332"/>
+            <a:ext cx="10920413" cy="7396163"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Toimintasuunnitelma on yhdistyksen ja sen hallituksen toimintaa ohjaavista asiakirjoista tärkein.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Toimintasuunnitelman voi jäsentää ja kirjoittaa monella eri tavalla.</a:t>
+            </a:r>
+            <a:endParaRPr lang="fi-FI" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Jäsenistö mukaan toiminnan suunnitteluun!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" dirty="0"/>
+              <a:t>Toimintasuunnitelma ja talousarvio laaditaan samanaikaisesti.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D09FED66-83F1-8726-9B2C-01337EAC9E07}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="791072" y="-384509"/>
+            <a:ext cx="13227961" cy="4015841"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="11733761" h="3622799">
+                <a:moveTo>
+                  <a:pt x="0" y="3622799"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="11733760" y="3622799"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11733760" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3622799"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3630798392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9A41FE-C058-4ED5-E9B9-A82DACB37790}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FDAB408-9E5D-9B71-5260-7A50C00FA032}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4015911" y="424399"/>
-            <a:ext cx="15773400" cy="1988345"/>
+            <a:off x="1257300" y="497242"/>
+            <a:ext cx="12368463" cy="1988345"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Toiminta- ja taloussuunnitelma</a:t>
+              <a:t>Toteutus &amp; seuranta, </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fi-FI" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>vuosikertomus &amp; tilinpäätös</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Sisällön paikkamerkki 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF1894B-64DF-FBBB-81F7-4A682E98DDF4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74EE9612-4F86-B942-6A55-AF1A5ECD347B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4070233" y="3631332"/>
-            <a:ext cx="10920413" cy="7396163"/>
+            <a:off x="1079104" y="2871268"/>
+            <a:ext cx="15773400" cy="7115372"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="685800" indent="-685800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Toimintasuunnitelma on yhdistyksen ja sen hallituksen toimintaa ohjaavista asiakirjoista tärkein.</a:t>
+              <a:rPr lang="fi-FI" sz="3000" b="1" dirty="0"/>
+              <a:t>Hallituksen tehtävä on valvoa, että suunnitelmia toteutetaan. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" indent="-685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" b="0" i="0" dirty="0">
-[...4 lines deleted...]
-            <a:endParaRPr lang="fi-FI" dirty="0"/>
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Seuranta auttaa reagoimaan mahdollisiin ongelmiin ajoissa.  </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" indent="-685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="685800" indent="-685800">
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Seurataan tavoitteiden saavuttamista ja laadittujen suunnitelmien noudattamista. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3000" b="1" i="1" dirty="0"/>
+              <a:t>Seurannan tukikysymyksiä:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="1" indent="-514350">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Miten on mennyt? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="1" indent="-514350">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Missä on onnistuttu? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="1" indent="-514350">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Missä on kehitettävää?  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="1800" dirty="0"/>
+              <a:t>Hämäläinen ja Lempinen 2018</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fi-FI" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fi-FI" dirty="0"/>
-              <a:t>Toimintasuunnitelma ja talousarvio laaditaan samanaikaisesti.</a:t>
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Toiminta- eli vuosikertomus ja tilinpäätös laaditaan tilikauden päättymisen jälkeen. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3000" dirty="0"/>
+              <a:t>Toiminnantarkastaja tutustuu hallituksen laatimiin aineistoihin ja kirjoittaa niistä lausunnon. Asiakirjat hyväksytään yhdistyksen vuosikokouksessa.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Freeform 2">
+          <p:cNvPr id="4" name="Freeform 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D09FED66-83F1-8726-9B2C-01337EAC9E07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C30C7D61-B4CC-9696-0D9D-640B22C3E531}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="791072" y="-384509"/>
-            <a:ext cx="13227961" cy="4015841"/>
+            <a:off x="11160225" y="304401"/>
+            <a:ext cx="7992888" cy="2181186"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="11733761" h="3622799">
+              <a:path w="7689153" h="2374026">
                 <a:moveTo>
-                  <a:pt x="0" y="3622799"/>
+                  <a:pt x="0" y="2374026"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="11733760" y="3622799"/>
+                  <a:pt x="7689154" y="2374026"/>
                 </a:lnTo>
                 <a:lnTo>
-                  <a:pt x="11733760" y="0"/>
+                  <a:pt x="7689154" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
-                  <a:pt x="0" y="3622799"/>
+                  <a:pt x="0" y="2374026"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3630798392"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925470371"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Otsikko 1">
+          <p:cNvPr id="6" name="Freeform 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FDAB408-9E5D-9B71-5260-7A50C00FA032}"/>
-[...181 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C30C7D61-B4CC-9696-0D9D-640B22C3E531}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F372D53D-EF21-59E9-3294-FB04BF060370}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="7992888" cy="2181186"/>
+          <a:xfrm rot="425512" flipV="1">
+            <a:off x="7421640" y="3911784"/>
+            <a:ext cx="10933554" cy="3200581"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="7689153" h="2374026">
                 <a:moveTo>
                   <a:pt x="0" y="2374026"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="2374026"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2374026"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Otsikko 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39E15E92-526E-1FFD-2B6D-1F7CC139C830}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="892796" y="263636"/>
+            <a:ext cx="15773400" cy="1988345"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vuosikello suunnittelun tukena</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sisällön paikkamerkki 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13BE2248-4ECD-D854-BAC3-155B40A30C46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1007096" y="2245161"/>
+            <a:ext cx="7772400" cy="6527007"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>Vuosikello on koko vuoden kattava suunnitelma organisaatiolle. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>Vuosikellon hyötyjä ovat </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>ajanhallinta</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>toiminnan ennakointi</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>systemaattinen toiminta </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>yhteiset tekemiset ovat kaikkien tiedossa</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3300" dirty="0"/>
+              <a:t>tukee tulosten arviointia ja resurssien mitoittamista</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" indent="-685800">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="fi-FI" sz="3300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Kuva 4" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus&#10;&#10;Kuvaus luotu automaattisesti">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99FCBA07-FC32-15F6-D214-1B66DAA3DD39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9508504" y="2157697"/>
+            <a:ext cx="7772400" cy="5498972"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tekstiruutu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1202115E-CCEB-9EA8-EDC2-507514BA2D13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9720065" y="8284451"/>
+            <a:ext cx="6336704" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" b="1" dirty="0"/>
+              <a:t>Vuosikellopohjia löytyy monenlaisia. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925470371"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2996046438"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -44584,54 +32636,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="9766768" h="3015490">
                 <a:moveTo>
                   <a:pt x="9766768" y="3015490"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="3015490"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9766768" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9766768" y="3015490"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Freeform 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF71F5C1-B5A5-4B52-B662-172140A1C5E1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -44652,51 +32704,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
@@ -44711,392 +32763,85 @@
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Century Gothic"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Kuva 10" descr="Aalto-ele ääriviiva">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB3C21B-31B4-7353-CB2F-C6EFB6BF65EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3743400" y="1166213"/>
             <a:ext cx="1988016" cy="1988016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3336741399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...305 lines deleted...]
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -45199,90 +32944,90 @@
                 <a:uFillTx/>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Tehtävä</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Kuva 3" descr="Kuva, joka sisältää kohteen Grafiikka, ympyrä, muotoilu&#10;&#10;Kuvaus luotu automaattisesti">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45DD851-461C-7DA1-E992-B3F799A53FA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4670916" y="1899443"/>
             <a:ext cx="3176939" cy="2167634"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Kuva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{119287E8-66CA-F164-9D7F-E4155643B07F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="532529">
             <a:off x="4349878" y="292754"/>
             <a:ext cx="1965747" cy="1935505"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstiruutu 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB59A24-EB67-C34B-6F67-EA82ED453D85}"/>
               </a:ext>
             </a:extLst>
@@ -45369,51 +33114,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060679" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Tekstiruutu 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFD0F856-3505-BAD1-CEFB-3E460C14CDFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -45452,874 +33197,874 @@
               <a:rPr lang="fi-FI" sz="2800" dirty="0"/>
               <a:t>Mitä hallinnollisia tehtäviä yhdistyksen vuoteen kuuluu?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" sz="2800" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" b="1" dirty="0"/>
               <a:t>Toiminnan vuosikello: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" dirty="0"/>
               <a:t>Mitä toimintaa yhdistyksen vuoteen kuuluu?  Tutkikaa vuosikalenteria, mitkä valtakunnalliset teemapäivät tai juhla-ajat sopivat toimintaanne. Mitä uusia ideoita keksitte toimintaan?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3167533133"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6F6F6"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13501070" y="7618890"/>
+            <a:ext cx="3858624" cy="2160829"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3858624" h="2160829">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3858624" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3858624" y="2160829"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2160829"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4" descr="Taitava yhdistystoimija-logo"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6801405" y="-264229"/>
+            <a:ext cx="8946692" cy="9296161"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="10531761" h="10531761">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="10531760" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10531760" y="10531761"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10531761"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="2281464">
+            <a:off x="13533650" y="462669"/>
+            <a:ext cx="4266969" cy="4266969"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4266969" h="4266969">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="4266968" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4266968" y="4266969"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4266969"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-1128669">
+            <a:off x="5850193" y="4690935"/>
+            <a:ext cx="3059305" cy="3059305"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3059305" h="3059305">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3059305" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3059305" y="3059305"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3059305"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Freeform 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{999448CA-AA18-75ED-FD99-7A0A7781D860}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12936125" y="-398716"/>
+            <a:ext cx="5036032" cy="5254184"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9267783" h="9267783">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="9267783" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9267783" y="9267784"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="9267784"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tekstiruutu 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2A7F43F-BAD3-839A-2F01-E391C7E0B9FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="666685" y="1357718"/>
+            <a:ext cx="6134720" cy="4862870"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3200" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Kertaa ja opi lisää!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="fi-FI" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3200" dirty="0"/>
+              <a:t>Lisää aiheeseen liittyvää materiaalia ja ladattavat vuosikellopohjat löydät MSL verkko-opistosta  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A4554"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Yhdistystoiminnan ytimessä –kurssilta.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fi-FI" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="fi-FI" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="fi-FI" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="fi-FI" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1519133468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F6F6"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-699839" y="-311436"/>
+            <a:ext cx="19361842" cy="19361842"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="19361842" h="19361842">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="19361843" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="19361843" y="19361842"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="19361842"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fi-FI"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13501070" y="7618890"/>
             <a:ext cx="3858624" cy="2160829"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3858624" h="2160829">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3858624" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3858624" y="2160829"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2160829"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId2"/>
+            <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 4" descr="Taitava yhdistystoimija-logo"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6801405" y="-264229"/>
-            <a:ext cx="8946692" cy="9296161"/>
+            <a:off x="3920843" y="-212717"/>
+            <a:ext cx="10531761" cy="10531761"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="10531761" h="10531761">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="10531760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="10531760" y="10531761"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10531761"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Freeform 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="2281464">
-            <a:off x="13533650" y="462669"/>
+            <a:off x="11790879" y="549949"/>
             <a:ext cx="4266969" cy="4266969"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4266969" h="4266969">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4266968" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4266968" y="4266969"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4266969"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Freeform 6">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-1128669">
-            <a:off x="5850193" y="4690935"/>
+            <a:off x="3331191" y="5898648"/>
             <a:ext cx="3059305" cy="3059305"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3059305" h="3059305">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3059305" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3059305" y="3059305"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3059305"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Freeform 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{999448CA-AA18-75ED-FD99-7A0A7781D860}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12936125" y="-398716"/>
-            <a:ext cx="5036032" cy="5254184"/>
+            <a:off x="11244376" y="-681113"/>
+            <a:ext cx="6134720" cy="6180928"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="9267783" h="9267783">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="9267783" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9267783" y="9267784"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="9267784"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
-[...366 lines deleted...]
-          <a:blipFill>
             <a:blip r:embed="rId6"/>
-            <a:stretch>
-[...119 lines deleted...]
-            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{590DEB4F-82EC-4B60-9015-EC0826ECC808}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -46450,51 +34195,51 @@
               <a:rPr lang="fi-FI" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="fi-FI" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="378624262"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{590DEB4F-82EC-4B60-9015-EC0826ECC808}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -47281,54 +35026,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="11733761" h="3622799">
                 <a:moveTo>
                   <a:pt x="0" y="3622799"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="3622799"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3622799"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914445"/>
             <a:endParaRPr lang="fi-FI" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
@@ -47438,51 +35183,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914445"/>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Freeform 8">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -47503,51 +35248,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2693130" h="2693130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2693130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2693130" y="2693130"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2693130"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914445"/>
             <a:endParaRPr lang="fi-FI" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Tekstiruutu 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6482BDED-D0A6-36FD-A722-5909D0631AD9}"/>
@@ -47727,57 +35472,57 @@
             </a:pPr>
             <a:endParaRPr lang="fi-FI" sz="2400" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Kuva 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368973A7-2017-0C80-E9F8-0E4408993FBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="730383" y="8636771"/>
             <a:ext cx="1243062" cy="1243062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524970466"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -47898,54 +35643,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="6498701" h="1486578">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="6498701" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1486577"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 10"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -48110,54 +35855,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="6913489" h="2056763">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="6913489" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="6913489" y="2056763"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2056763"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1939545" y="6218328"/>
@@ -48254,51 +35999,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2759805" h="2759805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2759805" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2759805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId9"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Tekstiruutu 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0249150B-0810-A943-A034-32FC7780B076}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -48397,51 +36142,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId10"/>
+            <a:blip r:embed="rId8"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914445"/>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -49251,54 +36996,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="11733761" h="3622799">
                 <a:moveTo>
                   <a:pt x="0" y="3622799"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="3622799"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11733760" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="3622799"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -49495,51 +37240,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3060679" h="1713980">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3060680" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1713980"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="979361" y="3745083"/>
             <a:ext cx="11105935" cy="4832670"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -49670,86 +37415,86 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2693130" h="2693130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2693130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2693130" y="2693130"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2693130"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId6"/>
+            <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Kuva 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33296E8A-F4D1-B875-B689-4C2F5F842C7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="592060" y="8269691"/>
             <a:ext cx="1243062" cy="1243062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Tekstiruutu 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBC9BBD7-4D76-869A-EE10-11A7C3F969CC}"/>
               </a:ext>
             </a:extLst>
@@ -49790,51 +37535,51 @@
               <a:t>kokouksessa.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="15" name="Group 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="12350828" y="3086671"/>
             <a:ext cx="5474265" cy="5139511"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="4828540" cy="4716780"/>
           </a:xfrm>
           <a:blipFill>
-            <a:blip r:embed="rId9"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Freeform 6"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-7620"/>
               <a:ext cx="4833620" cy="4726940"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="4833620" h="4726940">
                   <a:moveTo>
@@ -50712,54 +38457,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="7689153" h="2374026">
                 <a:moveTo>
                   <a:pt x="0" y="2374026"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="2374026"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="7689154" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2374026"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2873201260"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -51455,50 +39200,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5b96e7ea-5168-4d4d-abeb-378b8ab35c3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1d2eac1b-02b2-4736-afce-a6c728ba97a9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010077FC160B2A5FEB448B6F8E53313BD67A" ma:contentTypeVersion="18" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="309ff42306890bc69272453b6e17819a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5b96e7ea-5168-4d4d-abeb-378b8ab35c3f" xmlns:ns3="1d2eac1b-02b2-4736-afce-a6c728ba97a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da99d75f4216a0965222cb6f826ad533" ns2:_="" ns3:_="">
     <xsd:import namespace="5b96e7ea-5168-4d4d-abeb-378b8ab35c3f"/>
     <xsd:import namespace="1d2eac1b-02b2-4736-afce-a6c728ba97a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -51709,188 +39465,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF3B3249-B337-4438-BECD-044F5399DB58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="5b96e7ea-5168-4d4d-abeb-378b8ab35c3f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1d2eac1b-02b2-4736-afce-a6c728ba97a9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CEAC7B0-9A67-4DC6-9654-D4AF09BE02BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5b96e7ea-5168-4d4d-abeb-378b8ab35c3f"/>
     <ds:schemaRef ds:uri="1d2eac1b-02b2-4736-afce-a6c728ba97a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D24B517F-8892-4175-9EFA-3C3D81417FBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Taitava-pp-pohja-saavutettava</Template>
   <TotalTime></TotalTime>
-  <Words>3994</Words>
+  <Words>3900</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Mukautettu</PresentationFormat>
-  <Paragraphs>441</Paragraphs>
-[...1 lines deleted...]
-  <Notes>28</Notes>
+  <Paragraphs>433</Paragraphs>
+  <Slides>34</Slides>
+  <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Käytetyt fontit</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Dian otsikot</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>35</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="49" baseType="lpstr">
+    <vt:vector size="48" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>IntervalSansProRegular</vt:lpstr>
       <vt:lpstr>IntervalSansProSemiBold</vt:lpstr>
+      <vt:lpstr>Wigrum 1</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Assistant</vt:lpstr>
       <vt:lpstr>ingra</vt:lpstr>
       <vt:lpstr>Gig V0.3</vt:lpstr>
-      <vt:lpstr>Assistant</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>inherit</vt:lpstr>
       <vt:lpstr>Wigrum</vt:lpstr>
-      <vt:lpstr>IntervalSansProRegular</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Wigrum 1</vt:lpstr>
       <vt:lpstr>Office-teema</vt:lpstr>
       <vt:lpstr>1_Office-teema</vt:lpstr>
       <vt:lpstr>Yhdistystoiminta tutuksi</vt:lpstr>
       <vt:lpstr>Turvallisemman tilan periaatteet  </vt:lpstr>
       <vt:lpstr>Hei!</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>Mikä on yhdistys?</vt:lpstr>
       <vt:lpstr>Yhdistyksen toimintaa ohjaavat</vt:lpstr>
       <vt:lpstr>Yhdistysten organisaatiorakenteet</vt:lpstr>
       <vt:lpstr>Yhdistys on olemassa jäseniään varten</vt:lpstr>
       <vt:lpstr>Yhdistyksen hallitus toteuttaa</vt:lpstr>
       <vt:lpstr>Hallituksen tehtävät</vt:lpstr>
       <vt:lpstr>Kuinka monta jäsentä  yhdistyksenne hallituksessa on?  Mitä säännöt sanovat hallituksen jäsenten määrästä?</vt:lpstr>
       <vt:lpstr>Tutkitaan seuraavaksi mikä on yhdistysrekisteri ja mitä tarkoittaa yhdistyksen nimenkirjoitusoikeus.</vt:lpstr>
       <vt:lpstr>Muutosilmoitukset yhdistysrekisteriin</vt:lpstr>
       <vt:lpstr>Nimenkirjoitusoikeus</vt:lpstr>
       <vt:lpstr>Muutoksia yhdistyslaissa</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>Yhdistyksen vuosikierto</vt:lpstr>
       <vt:lpstr>Yhdistyksen toiminta- ja tilikausi on määritelty yhdistyksen säännöissä.</vt:lpstr>
-      <vt:lpstr>Yhden vai kahden vuosikokouksen malli?</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Syyskokous (loka-marraskuu) </vt:lpstr>
+      <vt:lpstr>Yhden vai kahden kokouksen malli?</vt:lpstr>
+      <vt:lpstr> ´ </vt:lpstr>
       <vt:lpstr>Yksi vuosikokous</vt:lpstr>
       <vt:lpstr>Yhdistyksen kokous vs. hallituksen kokous</vt:lpstr>
       <vt:lpstr>Vuosisuunnittelu kannattaa</vt:lpstr>
       <vt:lpstr>Vuosisuunnittelun vaiheet</vt:lpstr>
       <vt:lpstr>Toiminta- ja taloussuunnitelma</vt:lpstr>
       <vt:lpstr>Toteutus &amp; seuranta,  vuosikertomus &amp; tilinpäätös</vt:lpstr>
       <vt:lpstr>Vuosikello suunnittelun tukena</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>PowerPoint-esitys</vt:lpstr>
       <vt:lpstr>Lähteet ja lisätietoa</vt:lpstr>
       <vt:lpstr>Lähteitä ja lisätietoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Esityksen nimi</dc:title>