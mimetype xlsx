--- v0 (2025-10-21)
+++ v1 (2026-08-07)
@@ -1,250 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mtk365-my.sharepoint.com/personal/heidi_siivonen_mtk_fi/Documents/2025/Kokkaa kotimaista 25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mtk365-my.sharepoint.com/personal/heidi_siivonen_mtk_fi/Documents/2026/Kokkaa kotimaista 26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="55" documentId="8_{2B3E2BFB-9B43-466B-8C13-9F76ADF3D8ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BA0A9143-C538-4335-B3DB-048B429E8DE3}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F0097535-BDEC-48C7-9124-E0C85E37CDBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{1229E0F2-D334-4D1E-AEC8-CD0F001155B7}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{1229E0F2-D334-4D1E-AEC8-CD0F001155B7}"/>
   </bookViews>
   <sheets>
-    <sheet name="Possunleike" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Vispipuuro" sheetId="3" r:id="rId3"/>
+    <sheet name="Ruis-lammasburgerit" sheetId="1" r:id="rId1"/>
+    <sheet name="Porkkanavohvelit" sheetId="2" r:id="rId2"/>
+    <sheet name="Omenagalette" sheetId="3" r:id="rId3"/>
+    <sheet name="Juuresranskalaiset" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="46">
   <si>
     <t>oppilaita</t>
   </si>
   <si>
     <t>ryhmiä (4 opp=1 ryhmä)</t>
   </si>
   <si>
     <t>raaka-aine, määrä</t>
   </si>
   <si>
-    <t>basilika ruukku</t>
-[...25 lines deleted...]
-  <si>
     <t>valkosipulin kynsi kpl</t>
   </si>
   <si>
-    <t>minttu ruukku</t>
-[...22 lines deleted...]
-  <si>
     <t>kanamuna kpl</t>
   </si>
   <si>
-    <t xml:space="preserve">korppujauho g </t>
-[...40 lines deleted...]
-  <si>
     <t>vehnäjauho kg</t>
   </si>
   <si>
-    <t>marjat + koristeeksi kg</t>
-[...8 lines deleted...]
-    <t>Herne-salaattijuustopihveillä täytetyt pitaleivät</t>
+    <t>Kokkaa kotimaista, syksy 2026, osto-ohje</t>
+  </si>
+  <si>
+    <t>Ruis-lammasburgerit, jogurtti-persiljamajoneesia ja tuunatut juuresranskalaiset</t>
+  </si>
+  <si>
+    <t>tomaatti kpl</t>
+  </si>
+  <si>
+    <t>Koskenlaskija viipale kpl</t>
+  </si>
+  <si>
+    <t>persilja ruukku</t>
+  </si>
+  <si>
+    <t>Tuunatut juuresranskalaiset</t>
+  </si>
+  <si>
+    <t>peruna kg</t>
+  </si>
+  <si>
+    <t>juuriselleri kg</t>
+  </si>
+  <si>
+    <t>palsternakka kg</t>
   </si>
   <si>
     <t>ruohosipuli ruukku</t>
   </si>
   <si>
-    <t>soijakastike, ml</t>
-[...2 lines deleted...]
-    <t>kyssäkaali / keräkaali kg</t>
+    <t>ranskankerma g</t>
+  </si>
+  <si>
+    <t>chilikastike, Shriracha g</t>
+  </si>
+  <si>
+    <t>Omenagalette ja tuorejuusto-kermavaahtoa</t>
+  </si>
+  <si>
+    <t>voi kg</t>
+  </si>
+  <si>
+    <t>omena kg</t>
+  </si>
+  <si>
+    <t>tuorejuusto kg</t>
+  </si>
+  <si>
+    <t>ruisjauho g</t>
+  </si>
+  <si>
+    <t>kuohukerma litra</t>
+  </si>
+  <si>
+    <t>Porkkanavohvelit salaattijuusto-tomaattitäytteellä, tuunatut juuresranskalaiset</t>
+  </si>
+  <si>
+    <t>kivennäisvesi litra</t>
+  </si>
+  <si>
+    <t>porkkana kg</t>
   </si>
   <si>
     <t>kermaviili kg</t>
   </si>
   <si>
-    <t>kuohukerma, l</t>
-[...2 lines deleted...]
-    <t>ateriajyvät kg</t>
+    <t>tomaatti iso kpl</t>
+  </si>
+  <si>
+    <t>kirsikkatomaatti kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tuorejuusto kg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">vehnäjauho kg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">voi kg </t>
+  </si>
+  <si>
+    <t>kevätsipuli g</t>
+  </si>
+  <si>
+    <t xml:space="preserve">basilika ruukku kpl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">valkosipulin kynsi kpl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kananmuna kpl </t>
+  </si>
+  <si>
+    <t>sinappi g</t>
+  </si>
+  <si>
+    <t>turkkilainen jogurtti kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rosmariini ruukku </t>
+  </si>
+  <si>
+    <t>Rukiinen palaleipä kpl</t>
+  </si>
+  <si>
+    <t>lampaan tai naudan jauheliha kg</t>
+  </si>
+  <si>
+    <t>salaatti pussi tai ruukku</t>
+  </si>
+  <si>
+    <t>salaattijuustokuutio, esim. Valio yrttimaustettu kg</t>
+  </si>
+  <si>
+    <t>vaniljarahka, kg</t>
+  </si>
+  <si>
+    <t>juustoraaste, esim. Mustaleima g</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -318,51 +299,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Tekstiruutu 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A00D7D-2D7D-4E57-8085-113D76C15A2A}"/>
             </a:ext>
           </a:extLst>
@@ -394,52 +375,62 @@
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" b="1"/>
             <a:t>Osto-ohje:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
+            <a:rPr lang="fi-FI" sz="1100"/>
+            <a:t>-</a:t>
+          </a:r>
+          <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
-            <a:t>- huomioi raaka-aineen määrän yksikkö, litra, gramma, kilo tai ruukku</a:t>
+            <a:t> reseptien vetomitat on muunnettu painomitoiksi tähän taulukkoon</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- huomioi raaka-aineen määrän yksikkö, gramma, kilo tai ruukku</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- kasvisten ja lihan määrissä on huomioitu jo kuoret yms. puhdistushävikki</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- tarvittaessa pyöristä tuotteen määrä ylöspäin seuraavaan saatavilla olevaan pakkauskokoon, esim. tarve 1,35 kg jogurttia = 3 x 500 g jogurttipakkaus</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- suolaa, sokeria, öljyä, etikkaa, vaniljasokeria, leivinjauhetta jne. mausteita ei osteta, ne löytyvät koululta</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- "varmuuden vuoksi" ylimääräistä ei tarvitse ostaa, resepteihin lasketut määrät riittävät kyllä</a:t>
           </a:r>
@@ -505,52 +496,68 @@
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" b="1"/>
             <a:t>Osto-ohje:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
+            <a:rPr lang="fi-FI" sz="1100"/>
+            <a:t>-</a:t>
+          </a:r>
+          <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
-            <a:t>- huomioi raaka-aineen määrän yksikkö, litra, gramma, kilo tai ruukku</a:t>
+            <a:t> reseptien veto</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>mitat on muunnettu painomitoiksi tähän taulukkoon</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- huomioi raaka-aineen määrän yksikkö, gramma, kilo tai ruukku</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- kasvisten ja lihan määrissä on huomioitu jo kuoret yms. puhdistushävikki</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- tarvittaessa pyöristä tuotteen määrä ylöspäin seuraavaan saatavilla olevaan pakkauskokoon, esim. tarve 1,35 kg jogurttia = 3 x 500 g jogurttipakkaus</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- suolaa, sokeria, öljyä, etikkaa, vaniljasokeria, leivinjauhetta jne. mausteita ei osteta, ne löytyvät koululta</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- "varmuuden vuoksi" ylimääräistä ei tarvitse ostaa, resepteihin lasketut määrät riittävät kyllä</a:t>
           </a:r>
@@ -616,52 +623,183 @@
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" b="1"/>
             <a:t>Osto-ohje:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
+            <a:rPr lang="fi-FI" sz="1100"/>
+            <a:t>-</a:t>
+          </a:r>
+          <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
-            <a:t>- huomioi raaka-aineen määrän yksikkö, litra, gramma, kilo tai ruukku</a:t>
+            <a:t> reseptien vetomitat on muunnettu painomitoiksi tähän taulukkoon</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- huomioi raaka-aineen määrän yksikkö, gramma, kilo tai ruukku</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- kasvisten ja lihan määrissä on huomioitu jo kuoret yms. puhdistushävikki</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- tarvittaessa pyöristä tuotteen määrä ylöspäin seuraavaan saatavilla olevaan pakkauskokoon, esim. tarve 1,35 kg jogurttia = 3 x 500 g jogurttipakkaus</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- suolaa, sokeria, öljyä, etikkaa, vaniljasokeria, leivinjauhetta jne. mausteita ei osteta, ne löytyvät koululta</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- "varmuuden vuoksi" ylimääräistä ei tarvitse ostaa, resepteihin lasketut määrät riittävät kyllä</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fi-FI" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>596900</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Tekstiruutu 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA7FEEC0-7B28-497E-883A-CA68338D397F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="596900" y="4575810"/>
+          <a:ext cx="4382770" cy="2005330"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent6">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" b="1"/>
+            <a:t>Osto-ohje:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100"/>
+            <a:t>-</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t> reseptien vetomitat on muunnettu painomitoiksi tähän taulukkoon</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
+            <a:t>- huomioi raaka-aineen määrän yksikkö, gramma, kilo tai ruukku</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- kasvisten ja lihan määrissä on huomioitu jo kuoret yms. puhdistushävikki</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- tarvittaessa pyöristä tuotteen määrä ylöspäin seuraavaan saatavilla olevaan pakkauskokoon, esim. tarve 1,35 kg jogurttia = 3 x 500 g jogurttipakkaus</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- suolaa, sokeria, öljyä, etikkaa, vaniljasokeria, leivinjauhetta jne. mausteita ei osteta, ne löytyvät koululta</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fi-FI" sz="1100" baseline="0"/>
             <a:t>- "varmuuden vuoksi" ylimääräistä ei tarvitse ostaa, resepteihin lasketut määrät riittävät kyllä</a:t>
           </a:r>
@@ -961,2384 +1099,2531 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8ACF6F2C-4170-4696-B4E6-770EF1C3B3F8}">
   <dimension ref="A1:S21"/>
   <sheetViews>
-    <sheetView topLeftCell="D3" workbookViewId="0">
-      <selection activeCell="Q15" sqref="Q15"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="8" width="10.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="12.54296875" customWidth="1"/>
+    <col min="1" max="16" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
     </row>
     <row r="3" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="58" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="10" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="J6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="8" t="s">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="L6" s="8" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="M6" s="8" t="s">
-        <v>19</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="12"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
-      <c r="C7" s="5">
-        <v>0.3</v>
+      <c r="C7" s="6">
+        <v>0.4</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" s="4">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="F7" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="G7" s="4">
         <v>2</v>
       </c>
       <c r="H7" s="4">
         <v>1</v>
       </c>
-      <c r="I7" s="5">
-        <v>0.1</v>
+      <c r="I7" s="4">
+        <v>1</v>
       </c>
       <c r="J7" s="4">
         <v>1</v>
       </c>
       <c r="K7" s="4">
         <v>1</v>
       </c>
-      <c r="L7" s="5">
-[...17 lines deleted...]
-      </c>
+      <c r="L7" s="4">
+        <v>10</v>
+      </c>
+      <c r="M7" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="N7" s="4"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
-      <c r="C8" s="5">
-        <v>0.6</v>
+      <c r="C8" s="6">
+        <v>0.8</v>
       </c>
       <c r="D8" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E8" s="4">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="F8" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="G8" s="4">
         <v>4</v>
       </c>
       <c r="H8" s="4">
         <v>2</v>
       </c>
-      <c r="I8" s="5">
-        <v>0.2</v>
+      <c r="I8" s="4">
+        <v>2</v>
       </c>
       <c r="J8" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K8" s="4">
-        <v>1</v>
-[...19 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="L8" s="4">
+        <v>20</v>
+      </c>
+      <c r="M8" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="N8" s="4"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
-      <c r="C9" s="5">
-        <v>0.9</v>
+      <c r="C9" s="6">
+        <v>1.2</v>
       </c>
       <c r="D9" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E9" s="4">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="F9" s="4">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="G9" s="4">
         <v>6</v>
       </c>
       <c r="H9" s="4">
         <v>3</v>
       </c>
-      <c r="I9" s="5">
-        <v>0.3</v>
+      <c r="I9" s="4">
+        <v>3</v>
       </c>
       <c r="J9" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K9" s="4">
-        <v>2</v>
-[...19 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="L9" s="4">
+        <v>30</v>
+      </c>
+      <c r="M9" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="N9" s="4"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>16</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
-      <c r="C10" s="5">
-        <v>1.2</v>
+      <c r="C10" s="6">
+        <v>1.6</v>
       </c>
       <c r="D10" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E10" s="4">
-        <v>200</v>
+        <v>16</v>
       </c>
       <c r="F10" s="4">
-        <v>200</v>
+        <v>2</v>
       </c>
       <c r="G10" s="4">
         <v>8</v>
       </c>
       <c r="H10" s="4">
         <v>4</v>
       </c>
-      <c r="I10" s="5">
-        <v>0.4</v>
+      <c r="I10" s="4">
+        <v>4</v>
       </c>
       <c r="J10" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K10" s="4">
-        <v>2</v>
-[...19 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="L10" s="4">
+        <v>40</v>
+      </c>
+      <c r="M10" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="N10" s="4"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>20</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
-      <c r="C11" s="5">
-        <v>1.5</v>
+      <c r="C11" s="6">
+        <v>2</v>
       </c>
       <c r="D11" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E11" s="4">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="F11" s="4">
-        <v>250</v>
+        <v>3</v>
       </c>
       <c r="G11" s="4">
         <v>10</v>
       </c>
       <c r="H11" s="4">
         <v>5</v>
       </c>
-      <c r="I11" s="5">
-        <v>0.5</v>
+      <c r="I11" s="4">
+        <v>5</v>
       </c>
       <c r="J11" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K11" s="4">
-        <v>3</v>
-[...19 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="L11" s="4">
+        <v>50</v>
+      </c>
+      <c r="M11" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="N11" s="4"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>24</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
-      <c r="C12" s="5">
-        <v>1.8</v>
+      <c r="C12" s="6">
+        <v>2.4</v>
       </c>
       <c r="D12" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E12" s="4">
-        <v>300</v>
+        <v>24</v>
       </c>
       <c r="F12" s="4">
-        <v>300</v>
+        <v>3</v>
       </c>
       <c r="G12" s="4">
         <v>12</v>
       </c>
       <c r="H12" s="4">
         <v>6</v>
       </c>
-      <c r="I12" s="5">
-        <v>0.6</v>
+      <c r="I12" s="4">
+        <v>6</v>
       </c>
       <c r="J12" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K12" s="4">
-        <v>3</v>
-[...19 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="L12" s="4">
+        <v>60</v>
+      </c>
+      <c r="M12" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="N12" s="4"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>28</v>
       </c>
       <c r="B13">
         <v>7</v>
       </c>
-      <c r="C13" s="5">
-        <v>2.1</v>
+      <c r="C13" s="6">
+        <v>2.8</v>
       </c>
       <c r="D13" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E13" s="4">
-        <v>350</v>
+        <v>28</v>
       </c>
       <c r="F13" s="4">
-        <v>350</v>
+        <v>4</v>
       </c>
       <c r="G13" s="4">
         <v>14</v>
       </c>
       <c r="H13" s="4">
         <v>7</v>
       </c>
-      <c r="I13" s="5">
-        <v>0.7</v>
+      <c r="I13" s="4">
+        <v>7</v>
       </c>
       <c r="J13" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K13" s="4">
-        <v>4</v>
-[...19 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="L13" s="4">
+        <v>70</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="N13" s="4"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>32</v>
       </c>
       <c r="B14">
         <v>8</v>
       </c>
-      <c r="C14" s="5">
-        <v>2.4</v>
+      <c r="C14" s="6">
+        <v>3.2</v>
       </c>
       <c r="D14" s="4">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E14" s="4">
-        <v>400</v>
+        <v>32</v>
       </c>
       <c r="F14" s="4">
-        <v>400</v>
+        <v>4</v>
       </c>
       <c r="G14" s="4">
         <v>16</v>
       </c>
       <c r="H14" s="4">
         <v>8</v>
       </c>
-      <c r="I14" s="5">
-        <v>0.8</v>
+      <c r="I14" s="4">
+        <v>8</v>
       </c>
       <c r="J14" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K14" s="4">
-        <v>4</v>
-[...19 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="L14" s="4">
+        <v>80</v>
+      </c>
+      <c r="M14" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="N14" s="4"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>36</v>
       </c>
       <c r="B15">
         <v>9</v>
       </c>
-      <c r="C15" s="5">
-        <v>2.7</v>
+      <c r="C15" s="6">
+        <v>3.6</v>
       </c>
       <c r="D15" s="4">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E15" s="4">
-        <v>450</v>
+        <v>36</v>
       </c>
       <c r="F15" s="4">
-        <v>450</v>
+        <v>5</v>
       </c>
       <c r="G15" s="4">
         <v>18</v>
       </c>
       <c r="H15" s="4">
         <v>9</v>
       </c>
-      <c r="I15" s="5">
-        <v>0.9</v>
+      <c r="I15" s="4">
+        <v>9</v>
       </c>
       <c r="J15" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="K15" s="4">
-        <v>5</v>
-[...19 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="L15" s="4">
+        <v>90</v>
+      </c>
+      <c r="M15" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="N15" s="4"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>40</v>
       </c>
       <c r="B16">
         <v>10</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C16" s="6">
+        <v>4</v>
+      </c>
+      <c r="D16" s="4">
         <v>3</v>
       </c>
-      <c r="D16" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="4">
-        <v>500</v>
+        <v>40</v>
       </c>
       <c r="F16" s="4">
-        <v>500</v>
+        <v>5</v>
       </c>
       <c r="G16" s="4">
         <v>20</v>
       </c>
       <c r="H16" s="4">
         <v>10</v>
       </c>
-      <c r="I16" s="5">
-        <v>1</v>
+      <c r="I16" s="4">
+        <v>10</v>
       </c>
       <c r="J16" s="4">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K16" s="4">
-        <v>5</v>
-[...19 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="L16" s="4">
+        <v>100</v>
+      </c>
+      <c r="M16" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="N16" s="4"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>44</v>
       </c>
       <c r="B17">
         <v>11</v>
       </c>
-      <c r="C17" s="5">
-        <v>3.3</v>
+      <c r="C17" s="6">
+        <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="4">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E17" s="4">
-        <v>550</v>
+        <v>44</v>
       </c>
       <c r="F17" s="4">
-        <v>550</v>
+        <v>6</v>
       </c>
       <c r="G17" s="4">
         <v>22</v>
       </c>
       <c r="H17" s="4">
         <v>11</v>
       </c>
-      <c r="I17" s="5">
-        <v>1.1000000000000001</v>
+      <c r="I17" s="4">
+        <v>11</v>
       </c>
       <c r="J17" s="4">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K17" s="4">
-        <v>6</v>
-[...19 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="L17" s="4">
+        <v>110</v>
+      </c>
+      <c r="M17" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="N17" s="4"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>48</v>
       </c>
       <c r="B18">
         <v>12</v>
       </c>
-      <c r="C18" s="5">
-        <v>3.6</v>
+      <c r="C18" s="6">
+        <v>4.8</v>
       </c>
       <c r="D18" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E18" s="4">
-        <v>600</v>
+        <v>48</v>
       </c>
       <c r="F18" s="4">
-        <v>600</v>
+        <v>6</v>
       </c>
       <c r="G18" s="4">
         <v>24</v>
       </c>
       <c r="H18" s="4">
         <v>12</v>
       </c>
-      <c r="I18" s="5">
-        <v>1.2</v>
+      <c r="I18" s="4">
+        <v>12</v>
       </c>
       <c r="J18" s="4">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="K18" s="4">
-        <v>6</v>
-[...19 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="L18" s="4">
+        <v>120</v>
+      </c>
+      <c r="M18" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="N18" s="4"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>52</v>
       </c>
       <c r="B19">
         <v>13</v>
       </c>
-      <c r="C19" s="5">
-        <v>3.9</v>
+      <c r="C19" s="6">
+        <v>5.2</v>
       </c>
       <c r="D19" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="E19" s="4">
-        <v>650</v>
+        <v>52</v>
       </c>
       <c r="F19" s="4">
-        <v>650</v>
+        <v>7</v>
       </c>
       <c r="G19" s="4">
         <v>26</v>
       </c>
       <c r="H19" s="4">
         <v>13</v>
       </c>
-      <c r="I19" s="5">
-        <v>1.3</v>
+      <c r="I19" s="4">
+        <v>13</v>
       </c>
       <c r="J19" s="4">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K19" s="4">
-        <v>7</v>
-[...19 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="L19" s="4">
+        <v>130</v>
+      </c>
+      <c r="M19" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="N19" s="4"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.35">
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="4"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.35">
       <c r="B21" s="7"/>
       <c r="C21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61215051-F0C4-474B-AAA7-88A8FC3DC6D4}">
   <dimension ref="A1:U21"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="16" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="3" spans="1:21" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:21" ht="14.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:21" ht="58" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:21" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="8" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I6" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="8" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="L6" s="8" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="M6" s="8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="8" t="s">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="R6" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="S6" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="D7" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="F7" s="4">
+        <v>2</v>
+      </c>
+      <c r="G7" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H7" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="I7" s="4">
+        <v>2</v>
+      </c>
+      <c r="J7" s="6">
         <v>0.1</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K7" s="5">
         <v>0.5</v>
       </c>
-      <c r="L7" s="5">
-        <v>0.5</v>
+      <c r="L7" s="4">
+        <v>20</v>
       </c>
       <c r="M7" s="4">
         <v>1</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="O7" s="6">
         <v>0.1</v>
       </c>
-      <c r="O7" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="4"/>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="F8" s="4">
+        <v>4</v>
+      </c>
+      <c r="G8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="H8" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="I8" s="4">
+        <v>4</v>
+      </c>
+      <c r="J8" s="6">
         <v>0.2</v>
       </c>
-      <c r="D8" s="4">
-[...19 lines deleted...]
-      </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
-      <c r="L8" s="5">
-        <v>1</v>
+      <c r="L8" s="4">
+        <v>40.1</v>
       </c>
       <c r="M8" s="4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="N8" s="5">
+        <v>1</v>
+      </c>
+      <c r="N8" s="6">
+        <v>0.16</v>
+      </c>
+      <c r="O8" s="6">
         <v>0.2</v>
       </c>
-      <c r="O8" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="4"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="4"/>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="D9" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="F9" s="4">
+        <v>6</v>
+      </c>
+      <c r="G9" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="H9" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="I9" s="4">
+        <v>6</v>
+      </c>
+      <c r="J9" s="6">
         <v>0.3</v>
-      </c>
-[...19 lines deleted...]
-        <v>210</v>
       </c>
       <c r="K9" s="5">
         <v>1.5</v>
       </c>
-      <c r="L9" s="5">
-        <v>1.5</v>
+      <c r="L9" s="4">
+        <v>60</v>
       </c>
       <c r="M9" s="4">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="N9" s="5">
+        <v>1</v>
+      </c>
+      <c r="N9" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="O9" s="6">
         <v>0.3</v>
       </c>
-      <c r="O9" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="4"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="4"/>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>16</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="D10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="F10" s="4">
+        <v>8</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="H10" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="I10" s="4">
+        <v>8</v>
+      </c>
+      <c r="J10" s="6">
         <v>0.4</v>
-      </c>
-[...19 lines deleted...]
-        <v>280</v>
       </c>
       <c r="K10" s="5">
         <v>2</v>
       </c>
-      <c r="L10" s="5">
-        <v>2</v>
+      <c r="L10" s="4">
+        <v>80</v>
       </c>
       <c r="M10" s="4">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="N10" s="5">
+        <v>1</v>
+      </c>
+      <c r="N10" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="O10" s="6">
         <v>0.4</v>
       </c>
-      <c r="O10" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="4"/>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>20</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C11" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1</v>
+      </c>
+      <c r="F11" s="4">
+        <v>10</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1</v>
+      </c>
+      <c r="H11" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="I11" s="4">
+        <v>10</v>
+      </c>
+      <c r="J11" s="6">
         <v>0.5</v>
-      </c>
-[...19 lines deleted...]
-        <v>350</v>
       </c>
       <c r="K11" s="5">
         <v>2.5</v>
       </c>
-      <c r="L11" s="5">
-        <v>2.5</v>
+      <c r="L11" s="4">
+        <v>100</v>
       </c>
       <c r="M11" s="4">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="N11" s="5">
+        <v>2</v>
+      </c>
+      <c r="N11" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="O11" s="6">
         <v>0.5</v>
       </c>
-      <c r="O11" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="4"/>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>24</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="D12" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="F12" s="4">
+        <v>12</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="H12" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="I12" s="4">
+        <v>12</v>
+      </c>
+      <c r="J12" s="6">
         <v>0.6</v>
-      </c>
-[...19 lines deleted...]
-        <v>420</v>
       </c>
       <c r="K12" s="5">
         <v>3</v>
       </c>
-      <c r="L12" s="5">
-        <v>3</v>
+      <c r="L12" s="4">
+        <v>120</v>
       </c>
       <c r="M12" s="4">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="N12" s="5">
+        <v>2</v>
+      </c>
+      <c r="N12" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="O12" s="6">
         <v>0.6</v>
       </c>
-      <c r="O12" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="4"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="4"/>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>28</v>
       </c>
       <c r="B13">
         <v>7</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="D13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="E13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="F13" s="4">
+        <v>14</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="I13" s="4">
+        <v>14</v>
+      </c>
+      <c r="J13" s="6">
         <v>0.7</v>
-      </c>
-[...19 lines deleted...]
-        <v>490</v>
       </c>
       <c r="K13" s="5">
         <v>3.5</v>
       </c>
-      <c r="L13" s="5">
-        <v>3.5</v>
+      <c r="L13" s="4">
+        <v>140</v>
       </c>
       <c r="M13" s="4">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="N13" s="5">
+        <v>2</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="O13" s="6">
         <v>0.7</v>
       </c>
-      <c r="O13" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="4"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>32</v>
       </c>
       <c r="B14">
         <v>8</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="D14" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="F14" s="4">
+        <v>16</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="H14" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="I14" s="4">
+        <v>16</v>
+      </c>
+      <c r="J14" s="6">
         <v>0.8</v>
-      </c>
-[...19 lines deleted...]
-        <v>560</v>
       </c>
       <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="5">
-        <v>4</v>
+      <c r="L14" s="4">
+        <v>160</v>
       </c>
       <c r="M14" s="4">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N14" s="5">
+        <v>2</v>
+      </c>
+      <c r="N14" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="O14" s="6">
         <v>0.8</v>
       </c>
-      <c r="O14" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="4"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>36</v>
       </c>
       <c r="B15">
         <v>9</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D15" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="F15" s="4">
+        <v>18</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="H15" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="I15" s="4">
+        <v>18</v>
+      </c>
+      <c r="J15" s="6">
         <v>0.9</v>
-      </c>
-[...19 lines deleted...]
-        <v>630</v>
       </c>
       <c r="K15" s="5">
         <v>4.5</v>
       </c>
-      <c r="L15" s="5">
-        <v>4.5</v>
+      <c r="L15" s="4">
+        <v>180</v>
       </c>
       <c r="M15" s="4">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="N15" s="5">
+        <v>3</v>
+      </c>
+      <c r="N15" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="O15" s="6">
         <v>0.9</v>
       </c>
-      <c r="O15" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="4"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>40</v>
       </c>
       <c r="B16">
         <v>10</v>
       </c>
-      <c r="C16" s="5">
-[...5 lines deleted...]
-      <c r="E16" s="4">
+      <c r="C16" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="D16" s="6">
+        <v>2</v>
+      </c>
+      <c r="E16" s="6">
+        <v>2</v>
+      </c>
+      <c r="F16" s="4">
         <v>20</v>
       </c>
-      <c r="F16" s="4">
-[...12 lines deleted...]
-        <v>700</v>
+      <c r="G16" s="6">
+        <v>2</v>
+      </c>
+      <c r="H16" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="I16" s="4">
+        <v>20</v>
+      </c>
+      <c r="J16" s="6">
+        <v>1</v>
       </c>
       <c r="K16" s="5">
         <v>5</v>
       </c>
-      <c r="L16" s="5">
-        <v>5</v>
+      <c r="L16" s="4">
+        <v>200</v>
       </c>
       <c r="M16" s="4">
-        <v>10</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="N16" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="O16" s="6">
+        <v>1</v>
+      </c>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="4"/>
+      <c r="S16" s="4"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="4"/>
     </row>
     <row r="17" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>44</v>
       </c>
       <c r="B17">
         <v>11</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="D17" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E17" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F17" s="4">
+        <v>22</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="I17" s="4">
+        <v>22</v>
+      </c>
+      <c r="J17" s="6">
         <v>1.1000000000000001</v>
-      </c>
-[...19 lines deleted...]
-        <v>770</v>
       </c>
       <c r="K17" s="5">
         <v>5.5</v>
       </c>
-      <c r="L17" s="5">
-        <v>5.5</v>
+      <c r="L17" s="4">
+        <v>220</v>
       </c>
       <c r="M17" s="4">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="N17" s="5">
+        <v>3</v>
+      </c>
+      <c r="N17" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="O17" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O17" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="4"/>
+      <c r="R17" s="4"/>
+      <c r="S17" s="4"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="4"/>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>48</v>
       </c>
       <c r="B18">
         <v>12</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="6">
+        <v>1.44</v>
+      </c>
+      <c r="D18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="E18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="F18" s="4">
+        <v>24</v>
+      </c>
+      <c r="G18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="H18" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="I18" s="4">
+        <v>24</v>
+      </c>
+      <c r="J18" s="6">
         <v>1.2</v>
-      </c>
-[...19 lines deleted...]
-        <v>840</v>
       </c>
       <c r="K18" s="5">
         <v>6</v>
       </c>
-      <c r="L18" s="5">
-        <v>6</v>
+      <c r="L18" s="4">
+        <v>240</v>
       </c>
       <c r="M18" s="4">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="N18" s="5">
+        <v>3</v>
+      </c>
+      <c r="N18" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="O18" s="6">
         <v>1.2</v>
       </c>
-      <c r="O18" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="4"/>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>52</v>
       </c>
       <c r="B19">
         <v>13</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="D19" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="E19" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="F19" s="4">
+        <v>26</v>
+      </c>
+      <c r="G19" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="H19" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="I19" s="4">
+        <v>26</v>
+      </c>
+      <c r="J19" s="6">
         <v>1.3</v>
-      </c>
-[...19 lines deleted...]
-        <v>910</v>
       </c>
       <c r="K19" s="5">
         <v>6.5</v>
       </c>
-      <c r="L19" s="5">
-        <v>6.5</v>
+      <c r="L19" s="4">
+        <v>260</v>
       </c>
       <c r="M19" s="4">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="N19" s="5">
+        <v>4</v>
+      </c>
+      <c r="N19" s="6">
+        <v>1.04</v>
+      </c>
+      <c r="O19" s="6">
         <v>1.3</v>
       </c>
-      <c r="O19" s="4">
-[...19 lines deleted...]
-      </c>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="4"/>
     </row>
     <row r="20" spans="1:21" x14ac:dyDescent="0.35">
       <c r="C20" s="6"/>
       <c r="J20" s="6"/>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.35">
       <c r="J21" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D3E073-9FE6-42E8-AA36-6474E58CBC2B}">
   <dimension ref="A1:J19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="L11" sqref="L11"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="11" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="3" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H6" s="11" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="I6" s="8" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J6" s="8" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>0.2</v>
       </c>
       <c r="D7" s="4">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>60</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0.1</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
-      <c r="G7" s="4">
-[...5 lines deleted...]
-      <c r="I7" s="5">
+      <c r="G7" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H7" s="6">
         <v>0.1</v>
       </c>
-      <c r="J7" s="5">
-        <v>0.05</v>
+      <c r="I7" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="J7" s="6">
+        <v>0.1</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" s="6">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="D8" s="4">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>120</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.2</v>
       </c>
       <c r="F8">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="I8" s="5">
+        <v>1</v>
+      </c>
+      <c r="G8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="H8" s="6">
         <v>0.2</v>
       </c>
-      <c r="J8" s="5">
-        <v>0.1</v>
+      <c r="I8" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="J8" s="6">
+        <v>0.2</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
       <c r="C9" s="6">
         <v>0.6</v>
       </c>
       <c r="D9" s="4">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>180</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0.3</v>
       </c>
       <c r="F9">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I9" s="5">
+        <v>2</v>
+      </c>
+      <c r="G9" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="H9" s="6">
         <v>0.3</v>
       </c>
-      <c r="J9" s="5">
-        <v>0.2</v>
+      <c r="I9" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="J9" s="6">
+        <v>0.3</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>16</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
       <c r="C10" s="6">
         <v>0.8</v>
       </c>
       <c r="D10" s="4">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>240</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0.4</v>
       </c>
       <c r="F10">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I10" s="5">
+        <v>2</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="H10" s="6">
         <v>0.4</v>
       </c>
-      <c r="J10" s="5">
-        <v>0.2</v>
+      <c r="I10" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="J10" s="6">
+        <v>0.4</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>20</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="4">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>300</v>
+      </c>
+      <c r="E11" s="6">
+        <v>0.5</v>
       </c>
       <c r="F11">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I11" s="5">
+        <v>3</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1</v>
+      </c>
+      <c r="H11" s="6">
         <v>0.5</v>
       </c>
-      <c r="J11" s="5">
-        <v>0.3</v>
+      <c r="I11" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="6">
+        <v>0.5</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>24</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
       <c r="C12" s="6">
         <v>1.2</v>
       </c>
       <c r="D12" s="4">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>360</v>
+      </c>
+      <c r="E12" s="6">
+        <v>0.6</v>
       </c>
       <c r="F12">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I12" s="5">
+        <v>3</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="H12" s="6">
         <v>0.6</v>
       </c>
-      <c r="J12" s="5">
-        <v>0.3</v>
+      <c r="I12" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="J12" s="6">
+        <v>0.6</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>28</v>
       </c>
       <c r="B13">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>1.4</v>
       </c>
       <c r="D13" s="4">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>420</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.7</v>
       </c>
       <c r="F13">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="I13" s="5">
+        <v>4</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="H13" s="6">
         <v>0.7</v>
       </c>
-      <c r="J13" s="5">
-        <v>0.4</v>
+      <c r="I13" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0.7</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>32</v>
       </c>
       <c r="B14">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>1.6</v>
       </c>
       <c r="D14" s="4">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>480</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.8</v>
       </c>
       <c r="F14">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="I14" s="5">
+        <v>4</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="H14" s="6">
         <v>0.8</v>
       </c>
-      <c r="J14" s="5">
-        <v>0.4</v>
+      <c r="I14" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="J14" s="6">
+        <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>36</v>
       </c>
       <c r="B15">
         <v>9</v>
       </c>
       <c r="C15" s="6">
         <v>1.8</v>
       </c>
       <c r="D15" s="4">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>540</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0.9</v>
       </c>
       <c r="F15">
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="I15" s="5">
+        <v>5</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="H15" s="6">
         <v>0.9</v>
       </c>
-      <c r="J15" s="5">
-        <v>0.5</v>
+      <c r="I15" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="J15" s="6">
+        <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>40</v>
       </c>
       <c r="B16">
         <v>10</v>
       </c>
       <c r="C16" s="6">
         <v>2</v>
       </c>
       <c r="D16" s="4">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>600</v>
+      </c>
+      <c r="E16" s="6">
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>0.5</v>
+        <v>5</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2</v>
+      </c>
+      <c r="H16" s="6">
+        <v>1</v>
+      </c>
+      <c r="I16" s="6">
+        <v>1</v>
+      </c>
+      <c r="J16" s="6">
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>44</v>
       </c>
       <c r="B17">
         <v>11</v>
       </c>
       <c r="C17" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="D17" s="4">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>660</v>
+      </c>
+      <c r="E17" s="6">
+        <v>1.1000000000000001</v>
       </c>
       <c r="F17">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I17" s="5">
+        <v>6</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J17" s="5">
-        <v>0.6</v>
+      <c r="I17" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J17" s="6">
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>48</v>
       </c>
       <c r="B18">
         <v>12</v>
       </c>
       <c r="C18" s="6">
         <v>2.4</v>
       </c>
       <c r="D18" s="4">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>720</v>
+      </c>
+      <c r="E18" s="6">
+        <v>1.2</v>
       </c>
       <c r="F18">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="I18" s="5">
+        <v>6</v>
+      </c>
+      <c r="G18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="H18" s="6">
         <v>1.2</v>
       </c>
-      <c r="J18" s="5">
-        <v>0.6</v>
+      <c r="I18" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="J18" s="6">
+        <v>1.2</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>52</v>
       </c>
       <c r="B19">
         <v>13</v>
       </c>
       <c r="C19" s="6">
         <v>2.6</v>
       </c>
       <c r="D19" s="4">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>780</v>
+      </c>
+      <c r="E19" s="6">
+        <v>1.3</v>
       </c>
       <c r="F19">
+        <v>7</v>
+      </c>
+      <c r="G19" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="H19" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="I19" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="J19" s="6">
+        <v>1.3</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C77609E-F43A-48A7-AC3C-A17E7D82EDD4}">
+  <dimension ref="A1:J19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="M6" sqref="M6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetData>
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.5">
+      <c r="A1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+    </row>
+    <row r="3" spans="1:10" ht="21" x14ac:dyDescent="0.5">
+      <c r="A3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="21" x14ac:dyDescent="0.5">
+      <c r="A4" s="2"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="C5" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
+      <c r="E6" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="8"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="D7" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="F7">
+        <v>20</v>
+      </c>
+      <c r="G7" s="4">
+        <v>80</v>
+      </c>
+      <c r="H7" s="4">
+        <v>5</v>
+      </c>
+      <c r="I7" s="4">
+        <v>1</v>
+      </c>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A8">
+        <v>8</v>
+      </c>
+      <c r="B8">
+        <v>2</v>
+      </c>
+      <c r="C8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="F8">
+        <v>40</v>
+      </c>
+      <c r="G8" s="4">
+        <v>160</v>
+      </c>
+      <c r="H8" s="4">
+        <v>10</v>
+      </c>
+      <c r="I8" s="4">
+        <v>1</v>
+      </c>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A9">
+        <v>12</v>
+      </c>
+      <c r="B9">
+        <v>3</v>
+      </c>
+      <c r="C9" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="D9" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="F9">
+        <v>60</v>
+      </c>
+      <c r="G9" s="4">
+        <v>240</v>
+      </c>
+      <c r="H9" s="4">
+        <v>15</v>
+      </c>
+      <c r="I9" s="4">
+        <v>1</v>
+      </c>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A10">
+        <v>16</v>
+      </c>
+      <c r="B10">
+        <v>4</v>
+      </c>
+      <c r="C10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="D10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="F10">
+        <v>80</v>
+      </c>
+      <c r="G10" s="4">
+        <v>320</v>
+      </c>
+      <c r="H10" s="4">
+        <v>20</v>
+      </c>
+      <c r="I10" s="4">
+        <v>1</v>
+      </c>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11">
+        <v>20</v>
+      </c>
+      <c r="B11">
+        <v>5</v>
+      </c>
+      <c r="C11" s="6">
+        <v>1</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1</v>
+      </c>
+      <c r="E11" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F11" s="4">
+        <v>100</v>
+      </c>
+      <c r="G11" s="4">
+        <v>400</v>
+      </c>
+      <c r="H11" s="4">
+        <v>25</v>
+      </c>
+      <c r="I11" s="4">
+        <v>2</v>
+      </c>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A12">
+        <v>24</v>
+      </c>
+      <c r="B12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="D12" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="F12">
+        <v>120</v>
+      </c>
+      <c r="G12" s="4">
+        <v>480</v>
+      </c>
+      <c r="H12" s="4">
+        <v>30</v>
+      </c>
+      <c r="I12" s="4">
+        <v>2</v>
+      </c>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A13">
+        <v>28</v>
+      </c>
+      <c r="B13">
+        <v>7</v>
+      </c>
+      <c r="C13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="D13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="F13">
+        <v>140</v>
+      </c>
+      <c r="G13" s="4">
+        <v>560</v>
+      </c>
+      <c r="H13" s="4">
+        <v>35</v>
+      </c>
+      <c r="I13" s="4">
+        <v>2</v>
+      </c>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A14">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>8</v>
+      </c>
+      <c r="C14" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="D14" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="F14">
+        <v>160</v>
+      </c>
+      <c r="G14" s="4">
+        <v>640</v>
+      </c>
+      <c r="H14" s="4">
+        <v>40</v>
+      </c>
+      <c r="I14" s="4">
+        <v>2</v>
+      </c>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A15">
+        <v>36</v>
+      </c>
+      <c r="B15">
+        <v>9</v>
+      </c>
+      <c r="C15" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="D15" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="F15">
+        <v>180</v>
+      </c>
+      <c r="G15" s="4">
+        <v>720</v>
+      </c>
+      <c r="H15" s="4">
+        <v>45</v>
+      </c>
+      <c r="I15" s="4">
+        <v>3</v>
+      </c>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16">
+        <v>40</v>
+      </c>
+      <c r="B16">
+        <v>10</v>
+      </c>
+      <c r="C16" s="6">
+        <v>2</v>
+      </c>
+      <c r="D16" s="6">
+        <v>2</v>
+      </c>
+      <c r="E16" s="6">
+        <v>1</v>
+      </c>
+      <c r="F16" s="4">
+        <v>200</v>
+      </c>
+      <c r="G16" s="4">
+        <v>800</v>
+      </c>
+      <c r="H16" s="4">
+        <v>50</v>
+      </c>
+      <c r="I16" s="4">
+        <v>3</v>
+      </c>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17">
+        <v>44</v>
+      </c>
+      <c r="B17">
+        <v>11</v>
+      </c>
+      <c r="C17" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D17" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E17" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F17">
+        <v>220</v>
+      </c>
+      <c r="G17" s="4">
+        <v>880</v>
+      </c>
+      <c r="H17" s="4">
+        <v>55</v>
+      </c>
+      <c r="I17" s="4">
+        <v>3</v>
+      </c>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18">
+        <v>48</v>
+      </c>
+      <c r="B18">
+        <v>12</v>
+      </c>
+      <c r="C18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="D18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="E18" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="F18">
+        <v>240</v>
+      </c>
+      <c r="G18" s="4">
+        <v>960</v>
+      </c>
+      <c r="H18" s="4">
+        <v>60</v>
+      </c>
+      <c r="I18" s="4">
+        <v>3</v>
+      </c>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A19">
+        <v>52</v>
+      </c>
+      <c r="B19">
+        <v>13</v>
+      </c>
+      <c r="C19" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="D19" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="E19" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F19">
+        <v>260</v>
+      </c>
       <c r="G19" s="4">
-        <v>910</v>
+        <v>1040</v>
       </c>
       <c r="H19" s="4">
-        <v>130</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I19" s="4">
+        <v>4</v>
+      </c>
+      <c r="J19" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010086CF883C97711D4F84A5508C03E53C00" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed6f03d786daa08b3e4729d7b16e1fd2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d8a2fd6-9399-485d-be7b-8190e6370e02" xmlns:ns4="0caa11f7-4a1e-4b9b-b1b5-1291da498ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="019063620d447ef9d6f2344ac68fcad1" ns3:_="" ns4:_="">
     <xsd:import namespace="6d8a2fd6-9399-485d-be7b-8190e6370e02"/>
     <xsd:import namespace="0caa11f7-4a1e-4b9b-b1b5-1291da498ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
@@ -3561,114 +3846,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="0caa11f7-4a1e-4b9b-b1b5-1291da498ade" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D82F4D4-65E1-43FA-A5B0-24D88E909166}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E59D662-E76C-48E2-BF65-3ED11526680F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6d8a2fd6-9399-485d-be7b-8190e6370e02"/>
+    <ds:schemaRef ds:uri="0caa11f7-4a1e-4b9b-b1b5-1291da498ade"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14ECE371-36C4-482D-B618-1B4F034D5E54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="6d8a2fd6-9399-485d-be7b-8190e6370e02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="0caa11f7-4a1e-4b9b-b1b5-1291da498ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E59D662-E76C-48E2-BF65-3ED11526680F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D82F4D4-65E1-43FA-A5B0-24D88E909166}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Vispipuuro</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Ruis-lammasburgerit</vt:lpstr>
+      <vt:lpstr>Porkkanavohvelit</vt:lpstr>
+      <vt:lpstr>Omenagalette</vt:lpstr>
+      <vt:lpstr>Juuresranskalaiset</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Siivonen Heidi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010086CF883C97711D4F84A5508C03E53C00</vt:lpwstr>
   </property>
 </Properties>