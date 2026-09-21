--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mtk365-my.sharepoint.com/personal/heidi_siivonen_mtk_fi/Documents/2026/Kokkaa kotimaista 26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://maaseudunsivistysliitto-my.sharepoint.com/personal/pia_mustonen_msl_fi/Documents/MTK/Kokkaa kotimaista/Kokkaa kotimaista 2026/Reseptit ja osto-ohje/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F0097535-BDEC-48C7-9124-E0C85E37CDBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8EF72F66-A8A5-475D-95F5-9D1D3CFCB11A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{1229E0F2-D334-4D1E-AEC8-CD0F001155B7}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{1229E0F2-D334-4D1E-AEC8-CD0F001155B7}"/>
   </bookViews>
   <sheets>
     <sheet name="Ruis-lammasburgerit" sheetId="1" r:id="rId1"/>
     <sheet name="Porkkanavohvelit" sheetId="2" r:id="rId2"/>
     <sheet name="Omenagalette" sheetId="3" r:id="rId3"/>
     <sheet name="Juuresranskalaiset" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -73,53 +73,50 @@
   <si>
     <t>ryhmiä (4 opp=1 ryhmä)</t>
   </si>
   <si>
     <t>raaka-aine, määrä</t>
   </si>
   <si>
     <t>valkosipulin kynsi kpl</t>
   </si>
   <si>
     <t>kanamuna kpl</t>
   </si>
   <si>
     <t>vehnäjauho kg</t>
   </si>
   <si>
     <t>Kokkaa kotimaista, syksy 2026, osto-ohje</t>
   </si>
   <si>
     <t>Ruis-lammasburgerit, jogurtti-persiljamajoneesia ja tuunatut juuresranskalaiset</t>
   </si>
   <si>
     <t>tomaatti kpl</t>
   </si>
   <si>
-    <t>Koskenlaskija viipale kpl</t>
-[...1 lines deleted...]
-  <si>
     <t>persilja ruukku</t>
   </si>
   <si>
     <t>Tuunatut juuresranskalaiset</t>
   </si>
   <si>
     <t>peruna kg</t>
   </si>
   <si>
     <t>juuriselleri kg</t>
   </si>
   <si>
     <t>palsternakka kg</t>
   </si>
   <si>
     <t>ruohosipuli ruukku</t>
   </si>
   <si>
     <t>ranskankerma g</t>
   </si>
   <si>
     <t>chilikastike, Shriracha g</t>
   </si>
   <si>
     <t>Omenagalette ja tuorejuusto-kermavaahtoa</t>
@@ -182,50 +179,53 @@
     <t>sinappi g</t>
   </si>
   <si>
     <t>turkkilainen jogurtti kg</t>
   </si>
   <si>
     <t xml:space="preserve">rosmariini ruukku </t>
   </si>
   <si>
     <t>Rukiinen palaleipä kpl</t>
   </si>
   <si>
     <t>lampaan tai naudan jauheliha kg</t>
   </si>
   <si>
     <t>salaatti pussi tai ruukku</t>
   </si>
   <si>
     <t>salaattijuustokuutio, esim. Valio yrttimaustettu kg</t>
   </si>
   <si>
     <t>vaniljarahka, kg</t>
   </si>
   <si>
     <t>juustoraaste, esim. Mustaleima g</t>
+  </si>
+  <si>
+    <t>Koskenlaskija viipale 1 siivu/oppilas, paketissa 8 siivua, pakettien määrä:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1107,121 +1107,121 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8ACF6F2C-4170-4696-B4E6-770EF1C3B3F8}">
   <dimension ref="A1:S21"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="P16" sqref="P16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="16" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
     </row>
     <row r="3" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="58" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:19" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="8" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="K6" s="8" t="s">
+      <c r="L6" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="8" t="s">
+      <c r="M6" s="8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N6" s="8"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="12"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>0.4</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" s="4">
         <v>4</v>
       </c>
       <c r="F7" s="4">
         <v>1</v>
       </c>
@@ -1254,568 +1254,568 @@
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>0.8</v>
       </c>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" s="4">
         <v>8</v>
       </c>
       <c r="F8" s="4">
         <v>1</v>
       </c>
       <c r="G8" s="4">
         <v>4</v>
       </c>
       <c r="H8" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I8" s="4">
         <v>2</v>
       </c>
       <c r="J8" s="4">
         <v>2</v>
       </c>
       <c r="K8" s="4">
         <v>2</v>
       </c>
       <c r="L8" s="4">
         <v>20</v>
       </c>
       <c r="M8" s="6">
         <v>0.1</v>
       </c>
       <c r="N8" s="4"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
       <c r="C9" s="6">
         <v>1.2</v>
       </c>
       <c r="D9" s="4">
         <v>1</v>
       </c>
       <c r="E9" s="4">
         <v>12</v>
       </c>
       <c r="F9" s="4">
         <v>2</v>
       </c>
       <c r="G9" s="4">
         <v>6</v>
       </c>
       <c r="H9" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I9" s="4">
         <v>3</v>
       </c>
       <c r="J9" s="4">
         <v>3</v>
       </c>
       <c r="K9" s="4">
         <v>3</v>
       </c>
       <c r="L9" s="4">
         <v>30</v>
       </c>
       <c r="M9" s="6">
         <v>0.15</v>
       </c>
       <c r="N9" s="4"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>16</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
       <c r="C10" s="6">
         <v>1.6</v>
       </c>
       <c r="D10" s="4">
         <v>1</v>
       </c>
       <c r="E10" s="4">
         <v>16</v>
       </c>
       <c r="F10" s="4">
         <v>2</v>
       </c>
       <c r="G10" s="4">
         <v>8</v>
       </c>
       <c r="H10" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I10" s="4">
         <v>4</v>
       </c>
       <c r="J10" s="4">
         <v>4</v>
       </c>
       <c r="K10" s="4">
         <v>4</v>
       </c>
       <c r="L10" s="4">
         <v>40</v>
       </c>
       <c r="M10" s="6">
         <v>0.2</v>
       </c>
       <c r="N10" s="4"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>20</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
       <c r="C11" s="6">
         <v>2</v>
       </c>
       <c r="D11" s="4">
         <v>2</v>
       </c>
       <c r="E11" s="4">
         <v>20</v>
       </c>
       <c r="F11" s="4">
         <v>3</v>
       </c>
       <c r="G11" s="4">
         <v>10</v>
       </c>
       <c r="H11" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I11" s="4">
         <v>5</v>
       </c>
       <c r="J11" s="4">
         <v>5</v>
       </c>
       <c r="K11" s="4">
         <v>5</v>
       </c>
       <c r="L11" s="4">
         <v>50</v>
       </c>
       <c r="M11" s="6">
         <v>0.25</v>
       </c>
       <c r="N11" s="4"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>24</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
       <c r="C12" s="6">
         <v>2.4</v>
       </c>
       <c r="D12" s="4">
         <v>2</v>
       </c>
       <c r="E12" s="4">
         <v>24</v>
       </c>
       <c r="F12" s="4">
         <v>3</v>
       </c>
       <c r="G12" s="4">
         <v>12</v>
       </c>
       <c r="H12" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I12" s="4">
         <v>6</v>
       </c>
       <c r="J12" s="4">
         <v>6</v>
       </c>
       <c r="K12" s="4">
         <v>6</v>
       </c>
       <c r="L12" s="4">
         <v>60</v>
       </c>
       <c r="M12" s="6">
         <v>0.3</v>
       </c>
       <c r="N12" s="4"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>28</v>
       </c>
       <c r="B13">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>2.8</v>
       </c>
       <c r="D13" s="4">
         <v>2</v>
       </c>
       <c r="E13" s="4">
         <v>28</v>
       </c>
       <c r="F13" s="4">
         <v>4</v>
       </c>
       <c r="G13" s="4">
         <v>14</v>
       </c>
       <c r="H13" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I13" s="4">
         <v>7</v>
       </c>
       <c r="J13" s="4">
         <v>7</v>
       </c>
       <c r="K13" s="4">
         <v>7</v>
       </c>
       <c r="L13" s="4">
         <v>70</v>
       </c>
       <c r="M13" s="6">
         <v>0.35</v>
       </c>
       <c r="N13" s="4"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>32</v>
       </c>
       <c r="B14">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>3.2</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="4">
         <v>32</v>
       </c>
       <c r="F14" s="4">
         <v>4</v>
       </c>
       <c r="G14" s="4">
         <v>16</v>
       </c>
       <c r="H14" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I14" s="4">
         <v>8</v>
       </c>
       <c r="J14" s="4">
         <v>8</v>
       </c>
       <c r="K14" s="4">
         <v>8</v>
       </c>
       <c r="L14" s="4">
         <v>80</v>
       </c>
       <c r="M14" s="6">
         <v>0.4</v>
       </c>
       <c r="N14" s="4"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>36</v>
       </c>
       <c r="B15">
         <v>9</v>
       </c>
       <c r="C15" s="6">
         <v>3.6</v>
       </c>
       <c r="D15" s="4">
         <v>3</v>
       </c>
       <c r="E15" s="4">
         <v>36</v>
       </c>
       <c r="F15" s="4">
         <v>5</v>
       </c>
       <c r="G15" s="4">
         <v>18</v>
       </c>
       <c r="H15" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I15" s="4">
         <v>9</v>
       </c>
       <c r="J15" s="4">
         <v>9</v>
       </c>
       <c r="K15" s="4">
         <v>9</v>
       </c>
       <c r="L15" s="4">
         <v>90</v>
       </c>
       <c r="M15" s="6">
         <v>0.45</v>
       </c>
       <c r="N15" s="4"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>40</v>
       </c>
       <c r="B16">
         <v>10</v>
       </c>
       <c r="C16" s="6">
         <v>4</v>
       </c>
       <c r="D16" s="4">
         <v>3</v>
       </c>
       <c r="E16" s="4">
         <v>40</v>
       </c>
       <c r="F16" s="4">
         <v>5</v>
       </c>
       <c r="G16" s="4">
         <v>20</v>
       </c>
       <c r="H16" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I16" s="4">
         <v>10</v>
       </c>
       <c r="J16" s="4">
         <v>10</v>
       </c>
       <c r="K16" s="4">
         <v>10</v>
       </c>
       <c r="L16" s="4">
         <v>100</v>
       </c>
       <c r="M16" s="6">
         <v>0.5</v>
       </c>
       <c r="N16" s="4"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>44</v>
       </c>
       <c r="B17">
         <v>11</v>
       </c>
       <c r="C17" s="6">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="4">
         <v>3</v>
       </c>
       <c r="E17" s="4">
         <v>44</v>
       </c>
       <c r="F17" s="4">
         <v>6</v>
       </c>
       <c r="G17" s="4">
         <v>22</v>
       </c>
       <c r="H17" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="I17" s="4">
         <v>11</v>
       </c>
       <c r="J17" s="4">
         <v>11</v>
       </c>
       <c r="K17" s="4">
         <v>11</v>
       </c>
       <c r="L17" s="4">
         <v>110</v>
       </c>
       <c r="M17" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="N17" s="4"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>48</v>
       </c>
       <c r="B18">
         <v>12</v>
       </c>
       <c r="C18" s="6">
         <v>4.8</v>
       </c>
       <c r="D18" s="4">
         <v>3</v>
       </c>
       <c r="E18" s="4">
         <v>48</v>
       </c>
       <c r="F18" s="4">
         <v>6</v>
       </c>
       <c r="G18" s="4">
         <v>24</v>
       </c>
       <c r="H18" s="4">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I18" s="4">
         <v>12</v>
       </c>
       <c r="J18" s="4">
         <v>12</v>
       </c>
       <c r="K18" s="4">
         <v>12</v>
       </c>
       <c r="L18" s="4">
         <v>120</v>
       </c>
       <c r="M18" s="6">
         <v>0.6</v>
       </c>
       <c r="N18" s="4"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>52</v>
       </c>
       <c r="B19">
         <v>13</v>
       </c>
       <c r="C19" s="6">
         <v>5.2</v>
       </c>
       <c r="D19" s="4">
         <v>4</v>
       </c>
       <c r="E19" s="4">
         <v>52</v>
       </c>
       <c r="F19" s="4">
         <v>7</v>
       </c>
       <c r="G19" s="4">
         <v>26</v>
       </c>
       <c r="H19" s="4">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="I19" s="4">
         <v>13</v>
       </c>
       <c r="J19" s="4">
         <v>13</v>
       </c>
       <c r="K19" s="4">
         <v>13</v>
       </c>
       <c r="L19" s="4">
         <v>130</v>
       </c>
       <c r="M19" s="6">
         <v>0.65</v>
       </c>
       <c r="N19" s="4"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.35">
       <c r="C20" s="5"/>
@@ -1852,109 +1852,109 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61215051-F0C4-474B-AAA7-88A8FC3DC6D4}">
   <dimension ref="A1:U21"/>
   <sheetViews>
     <sheetView topLeftCell="A20" workbookViewId="0">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="16" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="3" spans="1:21" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:21" ht="14.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="H6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="M6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O6" s="8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>0.12</v>
       </c>
       <c r="D7" s="6">
         <v>0.2</v>
       </c>
       <c r="E7" s="6">
         <v>0.2</v>
       </c>
       <c r="F7" s="4">
@@ -2645,91 +2645,91 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D3E073-9FE6-42E8-AA36-6474E58CBC2B}">
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="11" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="3" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="8" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>0.2</v>
       </c>
       <c r="D7" s="4">
         <v>60</v>
       </c>
       <c r="E7" s="6">
         <v>0.1</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7" s="6">
         <v>0.2</v>
       </c>
       <c r="H7" s="6">
@@ -3114,104 +3114,104 @@
         <v>7</v>
       </c>
       <c r="G19" s="6">
         <v>2.6</v>
       </c>
       <c r="H19" s="6">
         <v>1.3</v>
       </c>
       <c r="I19" s="6">
         <v>1.3</v>
       </c>
       <c r="J19" s="6">
         <v>1.3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C77609E-F43A-48A7-AC3C-A17E7D82EDD4}">
   <dimension ref="A1:J19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="3" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="21" x14ac:dyDescent="0.5">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="58" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="E6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="F6" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="8" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="J6" s="8"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>0.2</v>
       </c>
       <c r="D7" s="6">
         <v>0.2</v>
       </c>
       <c r="E7" s="6">
         <v>0.1</v>
       </c>
       <c r="F7">
         <v>20</v>
       </c>
       <c r="G7" s="4">
         <v>80</v>
       </c>