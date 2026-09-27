--- v0 (2025-10-30)
+++ v1 (2026-09-27)
@@ -8,1418 +8,1605 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="693F8B4A" w14:textId="072E5E46" w:rsidR="295E6FF2" w:rsidRPr="009B2D7F" w:rsidRDefault="295E6FF2" w:rsidP="00FC338E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="sv-FI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCEC285" w14:textId="77777777" w:rsidR="00101A4A" w:rsidRDefault="00101A4A" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="sv-FI"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614D02F4" w14:textId="5B90FEEA" w:rsidR="00001764" w:rsidRPr="009B2D7F" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ungdomar får kocka med inhemska råvaror – matfostran engagerar skolor runtom i Svenskfinland</w:t>
-[...16 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kocka inhems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84663" w:rsidRPr="009B2D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engagerar </w:t>
+      </w:r>
+      <w:r w:rsidR="0043596B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elever i </w:t>
+      </w:r>
+      <w:r w:rsidR="0043596B" w:rsidRPr="0043596B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD58836" w14:textId="77777777" w:rsidR="001C5857" w:rsidRPr="001C5857" w:rsidRDefault="001C5857" w:rsidP="00A84663">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F9AED9" w14:textId="5E31DBF5" w:rsidR="00A84663" w:rsidRDefault="00856F01" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hur smakar internationellt inspirerade rätter när de tillagas med inhemska råvaror? </w:t>
+      </w:r>
+      <w:r w:rsidR="00F320D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Och varför spelar det någon roll var maten kommer ifrån? Genom Kocka inhemskt får åttondeklassare i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skola </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bekanta sig med finländsk matproduktion </w:t>
+      </w:r>
+      <w:r w:rsidR="00F320D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>både</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teori</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F320D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00F320D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>praktik</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00F320D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397358BA" w14:textId="77777777" w:rsidR="00856F01" w:rsidRPr="009B2D7F" w:rsidRDefault="00856F01" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF41308" w14:textId="24816F10" w:rsidR="006A1847" w:rsidRDefault="4D2C3361" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2D7F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>ta reda på svaren</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="32146B89" w:rsidRPr="009B2D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ocka inhemskt</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2D7F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...20 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2EE7" w:rsidRPr="009B2D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tt årlig</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2EE7" w:rsidRPr="009B2D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> återkommande </w:t>
+      </w:r>
+      <w:r w:rsidR="0043596B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">matfostringsprogram </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B2D7F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="sv-FI"/>
-[...47 lines deleted...]
-          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84663" w:rsidRPr="009B2D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B2D7F">
-[...7 lines deleted...]
-      <w:r w:rsidR="00A84663" w:rsidRPr="009B2D7F">
+      <w:r w:rsidR="00A84663" w:rsidRPr="00A84663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ger åttondeklassare </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5857" w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>med till</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">val i husligekonomi </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5857" w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">möjlighet att lära känna den </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>inhemska maten</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5857" w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, från åker till tallrik.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F320D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A84663" w:rsidRPr="00A84663">
-[...112 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="6B931B15" w14:textId="77777777" w:rsidR="00533DE7" w:rsidRDefault="00533DE7" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2B9A79" w14:textId="65F075BF" w:rsidR="00856F01" w:rsidRDefault="00856F01" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genomförs Kocka inhemskt av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *producentförbund*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsammans med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856F01">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>*lokalavdelning/producent*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I årets kampanj deltar </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847" w:rsidRPr="00CC0D7A">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847" w:rsidRPr="00CC0D7A">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>elever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1847">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+        <w:t xml:space="preserve">från </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847" w:rsidRPr="006A1847">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>skola</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74361A3F" w14:textId="77777777" w:rsidR="00856F01" w:rsidRDefault="00856F01" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590C24BE" w14:textId="47405817" w:rsidR="00856F01" w:rsidRPr="00AF453A" w:rsidRDefault="00AF453A" w:rsidP="00856F01">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Citat</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om varför </w:t>
+      </w:r>
+      <w:r w:rsidR="006672FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>ocka inhemskt är viktigt. Gärna med koppling till den egna regionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2F59CA" w14:textId="77777777" w:rsidR="00856F01" w:rsidRDefault="00856F01" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B83558A" w14:textId="1745E9D2" w:rsidR="00A84663" w:rsidRDefault="001C5857" w:rsidP="00856F01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Genom konceptet får skolorna tillgång till en matkasse med inhemska råvaror, recept på två huvudrätter och en efterrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samt digitalt undervisningsmaterial på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00FE7DCB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Moodle</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Materialet tillhandahålls av Svenska lantbruksproducenternas centralförbund (SLC) i samarbete med de regionala producentförbunden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EC20BF" w14:textId="77777777" w:rsidR="00FF43B2" w:rsidRDefault="00FF43B2" w:rsidP="00856F01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60127947" w14:textId="77777777" w:rsidR="00FF43B2" w:rsidRDefault="00FF43B2" w:rsidP="00856F01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF43B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kocka inhemskt togs ursprungligen fram av Maaseudun Sivistysliitto (MSL) och MTK som en modell för matfostran i finskspråkiga skolor. Sedan starten har Kocka inhemskt nått omkring 60 000 åttondeklassare runtom i Finland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480BC2C8" w14:textId="77777777" w:rsidR="00FF43B2" w:rsidRDefault="00FF43B2" w:rsidP="00856F01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70260574" w14:textId="4BD8A397" w:rsidR="00FF43B2" w:rsidRPr="00AF453A" w:rsidRDefault="00FF43B2" w:rsidP="00856F01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF43B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SLC har varit med och utvecklat materialet samt översatt det till svenska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sedan 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF43B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF43B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Det svenskspråkiga konceptet genomförs i samarbete med SLC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF43B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> producentförbund, lokalavdelningar och hushållslärare runtom i Svenskfinland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6152D37F" w14:textId="77777777" w:rsidR="001C5857" w:rsidRPr="0043596B" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B108980" w14:textId="00070C53" w:rsidR="00801850" w:rsidRPr="009B2D7F" w:rsidRDefault="00801850" w:rsidP="00801850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2D7F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...100 lines deleted...]
-        <w:t>Internationella rätter med lokal prägel</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internationella </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>smaker möter inhemska råvaror</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF88349" w14:textId="77777777" w:rsidR="00533DE7" w:rsidRPr="009B2D7F" w:rsidRDefault="00533DE7" w:rsidP="00533DE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="741C93BD" w14:textId="5E87B237" w:rsidR="00533DE7" w:rsidRPr="009B2D7F" w:rsidRDefault="00533DE7" w:rsidP="00FC338E">
-[...155 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0433420F" w14:textId="6E4206FB" w:rsidR="001C5857" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Årets recept </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hämtar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inspiration från olika delar av världen men bygger på råvaror som finns nära oss. Eleverna får bland annat laga morotsvåfflor med tomat och salladsost samt rågburgare med lamm och rotfruktspommes toppade med </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>persilje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">majonnäs, gräslök och riven ost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F8EC79" w14:textId="77777777" w:rsidR="001C5857" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236AB6F9" w14:textId="2669C226" w:rsidR="001C5857" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Till efterrätt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bjuds det på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>en franskinspirerad äppelgalette</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toppad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med färskostgrädde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6437EC" w14:textId="77777777" w:rsidR="001C5857" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640A11C2" w14:textId="4FFA38DC" w:rsidR="00801850" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Genom recepten vill Kocka inhemskt visa hur inhemska råvaror kan användas på många olika sätt och samtidigt inspirera unga att laga mat från grunden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2969036A" w14:textId="77777777" w:rsidR="001C5857" w:rsidRPr="009B2D7F" w:rsidRDefault="001C5857" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A1A2DA" w14:textId="77777777" w:rsidR="006A1847" w:rsidRDefault="006A1847" w:rsidP="00801850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE94430" w14:textId="77777777" w:rsidR="006A1847" w:rsidRDefault="006A1847" w:rsidP="00801850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C483BE7" w14:textId="77777777" w:rsidR="006A1847" w:rsidRDefault="006A1847" w:rsidP="00801850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0104986F" w14:textId="77777777" w:rsidR="006A1847" w:rsidRDefault="006A1847" w:rsidP="00801850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B8AD44" w14:textId="713633BA" w:rsidR="00FF43B2" w:rsidRDefault="001C5857" w:rsidP="00FF43B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043596B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mer än bara matlagning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D79F9" w14:textId="77777777" w:rsidR="00FF43B2" w:rsidRPr="00FF43B2" w:rsidRDefault="00FF43B2" w:rsidP="00FF43B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE138F5" w14:textId="77777777" w:rsidR="00FF43B2" w:rsidRDefault="00FF43B2" w:rsidP="00FF43B2">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF43B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kocka inhemskt handlar också om att förstå vägen från åkern till tallriken. Genom undervisningsmaterialet och möten med lokala producenter får eleverna lära sig mer om hur maten produceras och vilket arbete som ligger bakom råvarorna de möter i butiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325685A6" w14:textId="4460F21F" w:rsidR="00FF43B2" w:rsidRPr="00FE7DCB" w:rsidRDefault="00FF43B2" w:rsidP="00FF43B2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...75 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="225" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:val="sv-FI"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Citat från producent som besökt skolan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bondebesök)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gärna om varför det är viktigt att lära unga om matens ursprung och hur livsmedelskedjan fungerar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD97A9B" w14:textId="7E1436B3" w:rsidR="001412A0" w:rsidRPr="001412A0" w:rsidRDefault="001412A0" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001412A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>För övergripande frågor om Kocka inhemskt, vänligen kontakta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022F6F57" w14:textId="30BCA382" w:rsidR="00FE7DCB" w:rsidRPr="00FE7DCB" w:rsidRDefault="5036DA7B" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...30 lines deleted...]
-          <w:lang w:val="sv-FI"/>
+          <w:color w:val="212529"/>
         </w:rPr>
         <w:t>SLC:s</w:t>
       </w:r>
-      <w:r w:rsidRPr="35AAE3FF">
-[...3 lines deleted...]
-          <w:lang w:val="sv-FI"/>
+      <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> kommunikation</w:t>
       </w:r>
       <w:r w:rsidR="3815CCED" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t>sassistent</w:t>
       </w:r>
       <w:r w:rsidR="78E8FDA7" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2242FE11" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandra </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidR="2242FE11" w:rsidRPr="00EC2EE7">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00CC0D7A" w:rsidRPr="001127FF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
-            <w:lang w:val="sv-FI"/>
           </w:rPr>
           <w:t>Björklund</w:t>
         </w:r>
-        <w:r w:rsidR="00B41102">
+        <w:r w:rsidR="00CC0D7A" w:rsidRPr="00F00FA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            <w:lang w:val="sv-FI"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-          </w:rPr>
+          <w:br/>
           <w:t>alexandra.bjorklund@slc.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3EB42C9C" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4B09CB32" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC2EE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="4B09CB32" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
+      <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fn </w:t>
+      </w:r>
+      <w:r w:rsidR="004B33CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="2B364E45" w:rsidRPr="35AAE3FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>457 750 0394</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26605488" w14:textId="21782912" w:rsidR="006672FE" w:rsidRDefault="006672FE" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006672FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>För frågor om Kocka inhemskt på regional nivå, vänligen kontakta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBC7850" w14:textId="4AC5EEA0" w:rsidR="00101A4A" w:rsidRDefault="672AE2B6" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="212529"/>
-[...31 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Österbotten</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A" w:rsidRPr="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>ÖSP:s</w:t>
+      </w:r>
       <w:r w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-FI"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">på regional nivå </w:t>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...76 lines deleted...]
-        <w:r w:rsidRPr="35AAE3FF">
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommunikationsassistent Josefine Silfver-Majors </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00CC0D7A" w:rsidRPr="00F00FA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:lang w:val="sv-FI"/>
           </w:rPr>
           <w:t>josefine.silfver-majors@slc.fi</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004B33CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tfn </w:t>
+      </w:r>
       <w:r w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
-[...7 lines deleted...]
-          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>044 781 8007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282D945E" w14:textId="77777777" w:rsidR="00CC0D7A" w:rsidRDefault="672AE2B6" w:rsidP="00FC338E">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35AAE3FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Nyland</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">SLC Nylands verksamhetsledare </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A" w:rsidRPr="35AAE3FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Maria Munck-Pihlgren</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00CC0D7A" w:rsidRPr="00F00FA2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>maria.munck-pihlgren@slc.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">tfn </w:t>
       </w:r>
-      <w:r w:rsidRPr="35AAE3FF">
-[...8 lines deleted...]
-    <w:p w14:paraId="3C2DFF5F" w14:textId="4B694C23" w:rsidR="244EE893" w:rsidRDefault="244EE893" w:rsidP="35AAE3FF">
+      <w:r w:rsidR="00CC0D7A" w:rsidRPr="35AAE3FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>040 503 7188</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2188DDFA" w14:textId="225AD8E2" w:rsidR="244EE893" w:rsidRPr="00CC0D7A" w:rsidRDefault="00CC0D7A" w:rsidP="00FC338E">
       <w:pPr>
         <w:spacing w:before="225" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>SLC Nylands ungdomsombud Ammi Malkamäki</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
-[...65 lines deleted...]
-        <w:r w:rsidR="004B33CF" w:rsidRPr="004B33CF">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="140000"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ammi.malkamaki@slc.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B33CF" w:rsidRPr="004B33CF">
-[...86 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
+        <w:t>tfn 040 581 0276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="244EE893">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Egentliga Finland</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="672AE2B6" w:rsidRPr="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>SLC Åbolan</w:t>
+      </w:r>
+      <w:r w:rsidR="1B8FD950" w:rsidRPr="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
-[...11 lines deleted...]
-        <w:t>,</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...35 lines deleted...]
-        <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>verksamhetsledare Helena Fabritius</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F00FA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:lang w:val="sv-FI"/>
           </w:rPr>
           <w:t>helena.fabritius@slc.fi</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004B33CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tfn </w:t>
+      </w:r>
       <w:r w:rsidR="672AE2B6" w:rsidRPr="35AAE3FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
-[...15 lines deleted...]
-          <w:lang w:val="sv-FI"/>
         </w:rPr>
         <w:t>040 511 0886</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540E0E79" w14:textId="612BB9E5" w:rsidR="00433DCF" w:rsidRPr="00433DCF" w:rsidRDefault="00433DCF" w:rsidP="00FC338E">
+    <w:p w14:paraId="540E0E79" w14:textId="54769597" w:rsidR="00433DCF" w:rsidRPr="00CC0D7A" w:rsidRDefault="00433DCF" w:rsidP="00FC338E">
       <w:pPr>
         <w:spacing w:before="225" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:lang w:val="sv-FI"/>
+          <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433DCF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
-          <w:lang w:val="sv-FI"/>
-[...1 lines deleted...]
-        <w:t>Åland, ÅPF:</w:t>
+        </w:rPr>
+        <w:t>Åland</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>ÅPF:s v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="212529"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Verksamhetsledare, </w:t>
+        <w:t xml:space="preserve">erksamhetsledare </w:t>
       </w:r>
       <w:r w:rsidRPr="00433DCF">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="212529"/>
         </w:rPr>
-        <w:t>Pia Eriksson,</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Pia Eriksson</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00CC0D7A" w:rsidRPr="00F00FA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="140000"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>pia.eriksson@landsbygd.ax</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidR="00CC0D7A">
+        <w:rPr>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidR="004B33CF">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">tfn </w:t>
       </w:r>
       <w:r w:rsidRPr="00433DCF">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00433DCF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="140000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>45 734 32770</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00433DCF" w:rsidRPr="00433DCF">
+    <w:sectPr w:rsidR="00433DCF" w:rsidRPr="00CC0D7A">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C43C2E5" w14:textId="77777777" w:rsidR="00121C6E" w:rsidRDefault="00121C6E">
+    <w:p w14:paraId="2BE29254" w14:textId="77777777" w:rsidR="00FA265B" w:rsidRDefault="00FA265B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="340532CA" w14:textId="77777777" w:rsidR="00121C6E" w:rsidRDefault="00121C6E">
+    <w:p w14:paraId="5EE0F22F" w14:textId="77777777" w:rsidR="00FA265B" w:rsidRDefault="00FA265B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -1430,153 +1617,153 @@
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="295E6FF2" w14:paraId="7B7E0DEC" w14:textId="77777777" w:rsidTr="295E6FF2">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3A56AB70" w14:textId="3854E0A7" w:rsidR="295E6FF2" w:rsidRDefault="295E6FF2" w:rsidP="295E6FF2">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="588C893C" w14:textId="4BEB3F52" w:rsidR="295E6FF2" w:rsidRDefault="295E6FF2" w:rsidP="295E6FF2">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="55046514" w14:textId="7657EDDE" w:rsidR="295E6FF2" w:rsidRDefault="295E6FF2" w:rsidP="295E6FF2">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1F61677D" w14:textId="5AAB0136" w:rsidR="295E6FF2" w:rsidRDefault="295E6FF2" w:rsidP="295E6FF2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C11EB2" w14:textId="77777777" w:rsidR="00121C6E" w:rsidRDefault="00121C6E">
+    <w:p w14:paraId="3936E6B6" w14:textId="77777777" w:rsidR="00FA265B" w:rsidRDefault="00FA265B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C17031" w14:textId="77777777" w:rsidR="00121C6E" w:rsidRDefault="00121C6E">
+    <w:p w14:paraId="7CA8F1C4" w14:textId="77777777" w:rsidR="00FA265B" w:rsidRDefault="00FA265B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9528" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3005"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3176"/>
+      <w:gridCol w:w="3176"/>
+      <w:gridCol w:w="3176"/>
     </w:tblGrid>
-    <w:tr w:rsidR="295E6FF2" w14:paraId="7212B065" w14:textId="77777777" w:rsidTr="00FC338E">
+    <w:tr w:rsidR="295E6FF2" w14:paraId="7212B065" w14:textId="77777777" w:rsidTr="0043596B">
       <w:trPr>
-        <w:trHeight w:val="300"/>
+        <w:trHeight w:val="290"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcW w:w="3176" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0BF85551" w14:textId="258BB967" w:rsidR="295E6FF2" w:rsidRDefault="00FC338E" w:rsidP="295E6FF2">
+        <w:p w14:paraId="0BF85551" w14:textId="2DC2EB29" w:rsidR="295E6FF2" w:rsidRDefault="00FC338E" w:rsidP="295E6FF2">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:ind w:left="-115"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34D2E82F" wp14:editId="3A72C707">
                 <wp:extent cx="924291" cy="407315"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1267922047" name="Picture 1267922047"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1585,185 +1772,179 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="924291" cy="407315"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcW w:w="3176" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6936DDBA" w14:textId="3B26E76C" w:rsidR="295E6FF2" w:rsidRDefault="007C30EB" w:rsidP="295E6FF2">
+        <w:p w14:paraId="6936DDBA" w14:textId="5196BADC" w:rsidR="295E6FF2" w:rsidRDefault="0043596B" w:rsidP="295E6FF2">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E88F2F3" wp14:editId="46DD3084">
-[...2 lines deleted...]
-                <wp:docPr id="442684532" name="Picture 1" descr="A yellow and green text&#10;&#10;Description automatically generated"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C267A28" wp14:editId="1EBE79F9">
+                <wp:extent cx="1258348" cy="469681"/>
+                <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:docPr id="466775782" name="Bildobjekt 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="442684532" name="Picture 1" descr="A yellow and green text&#10;&#10;Description automatically generated"/>
+                        <pic:cNvPr id="466775782" name="Bildobjekt 466775782"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId2" cstate="print">
+                        <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1311032" cy="445628"/>
+                          <a:ext cx="1280320" cy="477882"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcW w:w="3176" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1A1BFDA7" w14:textId="78A82AD1" w:rsidR="295E6FF2" w:rsidRDefault="00FC338E" w:rsidP="295E6FF2">
+        <w:p w14:paraId="1A1BFDA7" w14:textId="1034DCD0" w:rsidR="295E6FF2" w:rsidRDefault="00FC338E" w:rsidP="295E6FF2">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00FC338E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Kocka </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00FC338E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>inhemskt</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00FC338E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> 202</w:t>
           </w:r>
-          <w:r w:rsidR="00EC2EE7">
+          <w:r w:rsidR="0043596B">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC338E">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="4D5156"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">– </w:t>
+            <w:t>–</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC338E">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="00EC2EE7">
+          <w:r w:rsidR="0043596B">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2D230CDB" w14:textId="7931087D" w:rsidR="295E6FF2" w:rsidRDefault="295E6FF2" w:rsidP="295E6FF2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04BD0076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E86D98"/>
     <w:lvl w:ilvl="0" w:tplc="ECAACEB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1833,50 +2014,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD50BD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="911ED0DA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489B2E21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA80E744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1981,111 +2275,251 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DE104A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2BA73E8"/>
+    <w:lvl w:ilvl="0" w:tplc="701EB31C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="851576744">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1506477781">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="726339398">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1076628087">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="123"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="151"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00001764"/>
     <w:rsid w:val="00001764"/>
     <w:rsid w:val="001016CD"/>
+    <w:rsid w:val="00101A4A"/>
+    <w:rsid w:val="001127FF"/>
     <w:rsid w:val="00121C6E"/>
+    <w:rsid w:val="001412A0"/>
+    <w:rsid w:val="001C5857"/>
+    <w:rsid w:val="00252041"/>
     <w:rsid w:val="00266356"/>
     <w:rsid w:val="00433DCF"/>
+    <w:rsid w:val="0043596B"/>
     <w:rsid w:val="004B33CF"/>
     <w:rsid w:val="005054A0"/>
     <w:rsid w:val="00533DE7"/>
     <w:rsid w:val="00583DB7"/>
+    <w:rsid w:val="006672FE"/>
+    <w:rsid w:val="006A1847"/>
     <w:rsid w:val="007C30EB"/>
     <w:rsid w:val="00801850"/>
+    <w:rsid w:val="00845FD8"/>
+    <w:rsid w:val="00856F01"/>
     <w:rsid w:val="00896270"/>
     <w:rsid w:val="00931FF5"/>
     <w:rsid w:val="00935DF7"/>
     <w:rsid w:val="00965368"/>
     <w:rsid w:val="009B2D7F"/>
     <w:rsid w:val="00A32488"/>
     <w:rsid w:val="00A84663"/>
+    <w:rsid w:val="00AE033E"/>
+    <w:rsid w:val="00AE0C06"/>
+    <w:rsid w:val="00AF453A"/>
     <w:rsid w:val="00B41102"/>
+    <w:rsid w:val="00BC0F1D"/>
+    <w:rsid w:val="00CC0D7A"/>
     <w:rsid w:val="00DC3932"/>
     <w:rsid w:val="00DD31A7"/>
     <w:rsid w:val="00E609DB"/>
     <w:rsid w:val="00E76CE2"/>
     <w:rsid w:val="00EB0E6F"/>
     <w:rsid w:val="00EC02EF"/>
     <w:rsid w:val="00EC2EE7"/>
+    <w:rsid w:val="00F320D7"/>
+    <w:rsid w:val="00F607E0"/>
     <w:rsid w:val="00F61AD8"/>
+    <w:rsid w:val="00FA265B"/>
     <w:rsid w:val="00FC338E"/>
+    <w:rsid w:val="00FE7DCB"/>
+    <w:rsid w:val="00FF43B2"/>
     <w:rsid w:val="027461CC"/>
     <w:rsid w:val="033DE88B"/>
     <w:rsid w:val="073EC82C"/>
     <w:rsid w:val="0A318E13"/>
     <w:rsid w:val="0ADD6841"/>
     <w:rsid w:val="0CB5F15F"/>
     <w:rsid w:val="0CCDFC41"/>
     <w:rsid w:val="0CF34A61"/>
     <w:rsid w:val="0E997412"/>
     <w:rsid w:val="10034A8A"/>
     <w:rsid w:val="1093D8F2"/>
     <w:rsid w:val="113149C8"/>
     <w:rsid w:val="1478456C"/>
     <w:rsid w:val="14F56446"/>
     <w:rsid w:val="14F99389"/>
     <w:rsid w:val="1639DF85"/>
     <w:rsid w:val="16BEFD3C"/>
     <w:rsid w:val="17A61E02"/>
     <w:rsid w:val="19707907"/>
     <w:rsid w:val="19CD91BE"/>
     <w:rsid w:val="1B8FD950"/>
     <w:rsid w:val="1BC58653"/>
     <w:rsid w:val="1C02E841"/>
     <w:rsid w:val="1DD68870"/>
     <w:rsid w:val="1E60096D"/>
@@ -2183,70 +2617,70 @@
     <w:rsid w:val="761C3906"/>
     <w:rsid w:val="77368204"/>
     <w:rsid w:val="78E8FDA7"/>
     <w:rsid w:val="79AAAF2D"/>
     <w:rsid w:val="7A04AB2F"/>
     <w:rsid w:val="7A1732F9"/>
     <w:rsid w:val="7BC9C5B6"/>
     <w:rsid w:val="7C180B68"/>
     <w:rsid w:val="7C8BD3E9"/>
     <w:rsid w:val="7DC036C6"/>
     <w:rsid w:val="7F2BCAC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-FI"/>
+  <w:themeFontLang w:val="sv-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4618B4EC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AE69583F-5668-D645-9B3D-F50B3F27A890}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="sv-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2590,674 +3024,691 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+    <w:name w:val="Rubrik 6 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
+    <w:name w:val="Rubrik 8 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
+    <w:name w:val="Citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Starkbetoning">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
+    <w:name w:val="Starkt citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Starktcitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Starkreferens">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00001764"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00533DE7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00433DCF"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00433DCF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="text-token-text-primary">
+    <w:name w:val="text-token-text-primary"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00856F01"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE7DCB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+358405810276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ammi.malkamaki@slc.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+3584573432770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pia.eriksson@landsbygd.ax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefine.silfver-majors@slc.fi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helena.fabritius@slc.fi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bj&#246;rklund,alexandra.bjorklund@slc.fi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.munck-pihlgren@slc.fi" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.munck-pihlgren@slc.fi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefine.silfver-majors@slc.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+3584573432770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pia.eriksson@landsbygd.ax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bj&#246;rklundalexandra.bjorklund@slc.fi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helena.fabritius@slc.fi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.msl.fi/course/view.php?id=212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ammi.malkamaki@slc.fi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3813,75 +4264,82 @@
     <ds:schemaRef ds:uri="c383c4bb-12d0-462c-9167-a38d3ae01b51"/>
     <ds:schemaRef ds:uri="79191bb9-9487-4f05-8163-e2f957120f94"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2DC356-7B79-4F72-8D10-C7EC6AF1697A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>611</Words>
-  <Characters>3487</Characters>
+  <Words>567</Words>
+  <Characters>3010</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4090</CharactersWithSpaces>
+  <CharactersWithSpaces>3570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alexandra Björklund</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010050942116F9D34D4EB8DCCB8D42AF16A7</vt:lpwstr>
   </property>