--- v0 (2025-10-30)
+++ v1 (2026-08-13)
@@ -108,157 +108,151 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="26674E2E" w14:textId="1DA89104" w:rsidR="00300E0B" w:rsidRPr="00AF083C" w:rsidRDefault="00300E0B" w:rsidP="4E89C4AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DABF215" w14:textId="6A411368" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF083C">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ämne:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Välkommen </w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>att delta i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="Betoning"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kocka inhemskt!</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0872D41E" w14:textId="6711DFAA" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="0872D41E" w14:textId="38DE82F8" w:rsidR="00AF083C" w:rsidRPr="00CA1CF6" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hej </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">xxx, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">och trevlig </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>xxxx</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38403720" w14:textId="7C21EC64" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitt namn är </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> xxx </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">och jag arbetar som </w:t>
@@ -279,732 +273,817 @@
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lokalavdelning/producentförbund. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jag kontaktar er för att tipsa om kampanjen</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="Betoning"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kocka inhemskt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, som nu </w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>är tillbaka</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> och erbjuds kostnadsfritt till högstadieskolor i Svenskfinland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E35C25" w14:textId="5B52AD04" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF083C">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vad är</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="Betoning"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kocka inhemskt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128F9142" w14:textId="68600EDF" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kampanjen riktar sig till åttondeklassare </w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">med </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>huslig ekonomi som tillvalsämne. Den är ett samarbete mellan MTK, SLC och Maaseudun Sivistysliitto (MSL) och har som mål att väcka intresse för inhemsk mat genom praktiskt lärande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C44128" w14:textId="4F88E685" w:rsidR="00AF083C" w:rsidRPr="00876CAE" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Detta ingår i konceptet:</w:t>
       </w:r>
       <w:r w:rsidR="00876CAE">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>• Recepthäfte med två huvudrätter och en efterrätt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">• Undervisningsmaterial, matdikter och en Kahoot!-frågesport via </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AF083C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>Moodle-plattformen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>• Matkassar med råvaror för lektionen (</w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kostnadsfria för skolorna</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C046D82" w14:textId="56E0B562" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Materialet är anpassat för en 90-minuters lektion (45 min teori + 45 min matlagning), men kan </w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>även delas upp på flera lektionstillfällen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F98258" w14:textId="77777777" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF083C">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hur går det till i praktiken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E9BCC4" w14:textId="30DCEA3A" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="20E9BCC4" w14:textId="449A3E80" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Skolan köper in råvarorna enligt instruktioner</w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i materialet och fakturerar sedan SLC. Närmare information om inköp och fakturering finns på Moodle-plattformen. Kampanjperioden pågår mellan 15 augusti 2025 och 31 mars 2026.</w:t>
+        <w:t xml:space="preserve"> i materialet och fakturerar sedan SLC. Närmare information om inköp och fakturering finns på Moodle-plattformen. Kampanjperioden pågår mellan</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 september 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF083C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>och 31 mars 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF083C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FB68F2" w14:textId="57FDAABD" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="009363D0" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vill ni vara med</w:t>
       </w:r>
       <w:r w:rsidR="00AF083C" w:rsidRPr="00AF083C">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00AF083C" w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Svara </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">då </w:t>
       </w:r>
       <w:r w:rsidR="00AF083C" w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>gärna på följande frågor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D25CEC" w14:textId="57C67D4F" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hur många åttondeklassgrupper (ca 16 elever/grupp) med huslig ekonomi deltar från er skola? När planerar ni genomföra lektionen/lektionerna?</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46990483" w14:textId="77777777" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hur många smågrupper (4 elever/grupp) väljer respektive recept?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774EF0C6" w14:textId="77777777" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="774EF0C6" w14:textId="30912645" w:rsidR="00AF083C" w:rsidRPr="000F2648" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>• Huvudrätt 1:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pitabröd med ärt- och salladsostbiffar</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648" w:rsidRPr="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rågburgare med lamm, yoghurtpersiljemajonnäs och </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>toppade rotfruktspommes</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648" w:rsidRPr="00AF083C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Huvudrätt 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Spröd grisschnitzel på japanskt vis med inlagd rödkål</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648" w:rsidRPr="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>Moro</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>tsvåfflor med tomat, salladsost och toppade rotfruktspommes</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Efterrätt:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vispgröt med havreflarn och crème fraiche med vaniljsmak</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648" w:rsidRPr="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+        <w:t>ppelgalette med färskostgrädde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D027E3" w14:textId="77777777" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF62ECF" w14:textId="156BC65F" w:rsidR="00AF083C" w:rsidRPr="009363D0" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Leveransuppgifter</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ( om</w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009363D0" w:rsidRPr="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">det finns en lokalavdelning som </w:t>
       </w:r>
       <w:r w:rsidR="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan </w:t>
       </w:r>
       <w:r w:rsidR="009363D0" w:rsidRPr="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>leverera matkassar</w:t>
       </w:r>
       <w:r w:rsidRPr="009363D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A77DE4E" w14:textId="39DA18CC" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Önskad leveransdag och tid: ___________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Leveransadress: _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53983246" w14:textId="1184180F" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tveka inte att höra av dig om du har frågor. Du når mig på </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">telefonnummer </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">eller via e-post </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[adress].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CD7C67" w14:textId="62A0A3DE" w:rsidR="00AF083C" w:rsidRPr="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Med vänliga hälsningar,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Förnamn Efternamn</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF083C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>Lokalavdelning/producentförbund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45368F6C" w14:textId="59CB5D1F" w:rsidR="00281480" w:rsidRPr="00AF083C" w:rsidRDefault="00281480" w:rsidP="00AF083C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="en-FI"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00281480" w:rsidRPr="00AF083C">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48358026" w14:textId="77777777" w:rsidR="00240957" w:rsidRDefault="00240957" w:rsidP="00E31016">
+    <w:p w14:paraId="5337978E" w14:textId="77777777" w:rsidR="00420040" w:rsidRDefault="00420040" w:rsidP="00E31016">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="635BC6BB" w14:textId="77777777" w:rsidR="00240957" w:rsidRDefault="00240957" w:rsidP="00E31016">
+    <w:p w14:paraId="0FF185A3" w14:textId="77777777" w:rsidR="00420040" w:rsidRDefault="00420040" w:rsidP="00E31016">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="-webkit-standard">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
@@ -1017,169 +1096,169 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
     <w:tr w:rsidR="4E89C4AC" w14:paraId="2A7D18B5" w14:textId="77777777" w:rsidTr="4E89C4AC">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="69B336CC" w14:textId="79F82CB9" w:rsidR="4E89C4AC" w:rsidRDefault="4E89C4AC" w:rsidP="4E89C4AC">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="72E8D429" w14:textId="1CA136D3" w:rsidR="4E89C4AC" w:rsidRDefault="4E89C4AC" w:rsidP="4E89C4AC">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5669435B" w14:textId="69C8C0C4" w:rsidR="4E89C4AC" w:rsidRDefault="4E89C4AC" w:rsidP="4E89C4AC">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E4989AA" w14:textId="1EC245B8" w:rsidR="4E89C4AC" w:rsidRDefault="4E89C4AC" w:rsidP="4E89C4AC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A05BE9C" w14:textId="77777777" w:rsidR="00240957" w:rsidRDefault="00240957" w:rsidP="00E31016">
+    <w:p w14:paraId="37405101" w14:textId="77777777" w:rsidR="00420040" w:rsidRDefault="00420040" w:rsidP="00E31016">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F24BE88" w14:textId="77777777" w:rsidR="00240957" w:rsidRDefault="00240957" w:rsidP="00E31016">
+    <w:p w14:paraId="2662A33F" w14:textId="77777777" w:rsidR="00420040" w:rsidRDefault="00420040" w:rsidP="00E31016">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="658D3197" w14:textId="6277D7BA" w:rsidR="00E31016" w:rsidRDefault="4E89C4AC" w:rsidP="00E31016">
+  <w:p w14:paraId="658D3197" w14:textId="4D861E6B" w:rsidR="00E31016" w:rsidRDefault="4E89C4AC" w:rsidP="00E31016">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4D5156"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="sv-FI"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="4E89C4AC">
       <w:rPr>
         <w:lang w:val="sv-FI"/>
       </w:rPr>
       <w:t xml:space="preserve">   Kocka inhemskt 202</w:t>
     </w:r>
-    <w:r w:rsidR="00AF083C">
+    <w:r w:rsidR="000F2648">
       <w:rPr>
         <w:lang w:val="sv-FI"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="4E89C4AC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4D5156"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="sv-FI"/>
       </w:rPr>
       <w:t>–202</w:t>
     </w:r>
-    <w:r w:rsidR="00AF083C">
+    <w:r w:rsidR="000F2648">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4D5156"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="sv-FI"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37980D29" w14:textId="77777777" w:rsidR="00AF083C" w:rsidRDefault="00AF083C" w:rsidP="00AF083C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5A43343F" w14:textId="14DAC46F" w:rsidR="00BE0E86" w:rsidRPr="00E31016" w:rsidRDefault="00BE0E86" w:rsidP="00E31016">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="sv-FI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D86173A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71DEDF6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -1772,96 +1851,100 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1287616950">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1021249002">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="911549578">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="473257877">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="103312521">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="123"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00281480"/>
+    <w:rsid w:val="000F2648"/>
     <w:rsid w:val="00240957"/>
     <w:rsid w:val="00281480"/>
     <w:rsid w:val="002B7E7F"/>
     <w:rsid w:val="00300E0B"/>
     <w:rsid w:val="003D613D"/>
     <w:rsid w:val="00405685"/>
+    <w:rsid w:val="00420040"/>
     <w:rsid w:val="00527BB5"/>
     <w:rsid w:val="005531E8"/>
     <w:rsid w:val="00573EC5"/>
     <w:rsid w:val="006E1110"/>
     <w:rsid w:val="00761FF0"/>
     <w:rsid w:val="00876CAE"/>
     <w:rsid w:val="009363D0"/>
     <w:rsid w:val="0096285D"/>
     <w:rsid w:val="009D1969"/>
     <w:rsid w:val="00A32488"/>
     <w:rsid w:val="00AF083C"/>
     <w:rsid w:val="00B50D5C"/>
     <w:rsid w:val="00BE0E86"/>
+    <w:rsid w:val="00CA1CF6"/>
     <w:rsid w:val="00D01D46"/>
     <w:rsid w:val="00D35FE8"/>
     <w:rsid w:val="00E31016"/>
     <w:rsid w:val="00F01398"/>
+    <w:rsid w:val="00F64964"/>
     <w:rsid w:val="015A078A"/>
     <w:rsid w:val="0162F3AB"/>
     <w:rsid w:val="016F0807"/>
     <w:rsid w:val="027BF357"/>
     <w:rsid w:val="0319974E"/>
     <w:rsid w:val="034EA067"/>
     <w:rsid w:val="03C46003"/>
     <w:rsid w:val="05E556F8"/>
     <w:rsid w:val="07C0F8DC"/>
     <w:rsid w:val="08DE6609"/>
     <w:rsid w:val="0A161345"/>
     <w:rsid w:val="0AE4BDCE"/>
     <w:rsid w:val="0CB3DFA8"/>
     <w:rsid w:val="0CE495A2"/>
     <w:rsid w:val="0D3811CA"/>
     <w:rsid w:val="0DFAB348"/>
     <w:rsid w:val="10A32AB5"/>
     <w:rsid w:val="122F8FD8"/>
     <w:rsid w:val="12A426D9"/>
     <w:rsid w:val="12B7E74D"/>
     <w:rsid w:val="12FE016A"/>
     <w:rsid w:val="13B4E576"/>
     <w:rsid w:val="147B5B2D"/>
     <w:rsid w:val="14CA2349"/>
     <w:rsid w:val="166B1B13"/>
@@ -1992,51 +2075,51 @@
     <w:rsid w:val="7E450656"/>
     <w:rsid w:val="7F0AA183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C2A00AE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98496A0B-E488-4FFA-9DFA-0F75C3AAF68D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2406,277 +2489,277 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00405685"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00405685"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00405685"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E31016"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E31016"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E31016"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E31016"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00BE0E86"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00BE0E86"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00B50D5C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="outlook-search-highlight">
     <w:name w:val="outlook-search-highlight"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00B50D5C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF083C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-FI" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00AF083C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00AF083C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF083C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="194659169">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3044,50 +3127,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c383c4bb-12d0-462c-9167-a38d3ae01b51">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="79191bb9-9487-4f05-8163-e2f957120f94" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x01010050942116F9D34D4EB8DCCB8D42AF16A7" ma:contentTypeVersion="13" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f905ff9936677f7676b2ade781ded70a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c383c4bb-12d0-462c-9167-a38d3ae01b51" xmlns:ns3="79191bb9-9487-4f05-8163-e2f957120f94" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08ef00742ff86234197bc1614ca8ade3" ns2:_="" ns3:_="">
     <xsd:import namespace="c383c4bb-12d0-462c-9167-a38d3ae01b51"/>
     <xsd:import namespace="79191bb9-9487-4f05-8163-e2f957120f94"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3266,138 +3369,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94C19565-3E45-4F9C-9986-B2D8B85AE604}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c383c4bb-12d0-462c-9167-a38d3ae01b51"/>
+    <ds:schemaRef ds:uri="79191bb9-9487-4f05-8163-e2f957120f94"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C41ACC0-3AAB-4FAC-8FB2-A39109918A68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8CE37B9-506D-4760-A6CD-3F2E0497C191}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c383c4bb-12d0-462c-9167-a38d3ae01b51"/>
     <ds:schemaRef ds:uri="79191bb9-9487-4f05-8163-e2f957120f94"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>305</Words>
-  <Characters>1744</Characters>
+  <Words>297</Words>
+  <Characters>1772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2045</CharactersWithSpaces>
+  <CharactersWithSpaces>2055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cecilia Nyholm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010050942116F9D34D4EB8DCCB8D42AF16A7</vt:lpwstr>
   </property>